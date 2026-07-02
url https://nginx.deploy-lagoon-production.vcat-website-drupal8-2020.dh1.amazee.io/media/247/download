--- v0 (2025-10-20)
+++ v1 (2026-07-02)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1285E1B0" w14:textId="3AABC986" w:rsidR="00832556" w:rsidRDefault="00832556" w:rsidP="00832556">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="DELappearances"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B5EEE32" wp14:editId="06181DBE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B5EEE32" wp14:editId="46487893">
             <wp:extent cx="6480175" cy="1257935"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2067093774" name="Picture 1" descr="A blue background with white text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2067093774" name="Picture 1" descr="A blue background with white text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6480175" cy="1257935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
@@ -127,94 +131,96 @@
         </w:rPr>
         <w:t xml:space="preserve"> if they file certain supporting documentation</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2775">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. You can also apply for fee relief if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">you can demonstrate that </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2775">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>paying the fee would cause you financial hardship.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D4EDAF" w14:textId="77777777" w:rsidR="00F20CB2" w:rsidRDefault="00B73177" w:rsidP="00B73177">
+    <w:p w14:paraId="24AF182F" w14:textId="65467E56" w:rsidR="00B73177" w:rsidRDefault="00B73177" w:rsidP="00B73177">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2775">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">You only need to apply once. Our decision applies to all VCAT fees you are asked to pay in your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">current </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF2775">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>case.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>If your application is not approved, you will need to pay the fee.</w:t>
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your application is not approved, you will need to pay the fee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4EB0C4" w14:textId="1235198E" w:rsidR="002D6F49" w:rsidRPr="002D6F49" w:rsidRDefault="002D6F49" w:rsidP="002D6F49">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6F49">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If there is more than one applicant, each applicant </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6F49">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
@@ -293,77 +299,75 @@
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">YOUR CONTACT AND </w:t>
             </w:r>
             <w:r w:rsidR="00574267" w:rsidRPr="00207C80">
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CASE DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F63BBB" w:rsidRPr="00EA1563" w14:paraId="249DC44B" w14:textId="77777777" w:rsidTr="0085744D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="012D5301" w14:textId="77777777" w:rsidR="00F63BBB" w:rsidRPr="00EA1563" w:rsidRDefault="00F63BBB" w:rsidP="00F81CD6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VCAT reference number</w:t>
             </w:r>
             <w:r w:rsidR="00B73177">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42D5F17B" w14:textId="2D42331D" w:rsidR="00F63BBB" w:rsidRPr="00EA1563" w:rsidRDefault="00F7723A" w:rsidP="0085744D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text28"/>
             <w:r>
               <w:rPr>
@@ -420,71 +424,69 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73177" w:rsidRPr="00EA1563" w14:paraId="130A51DB" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5380308F" w14:textId="665C0D4D" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="00C3272C" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Last name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D3CA71" w14:textId="288CB2C4" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="005229FF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text26"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
@@ -543,74 +545,72 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73177" w:rsidRPr="00EA1563" w14:paraId="52178562" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DF2FB54" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="00B73177" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Given names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DA084E8" w14:textId="62A86C30" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="005229FF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text27"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
@@ -669,74 +669,72 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73177" w:rsidRPr="00EA1563" w14:paraId="0DAB0BD0" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B64D6EB" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="00B73177" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1695D8CE" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="00B73177" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -796,51 +794,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73177" w:rsidRPr="00EA1563" w14:paraId="36ECFB80" w14:textId="77777777" w:rsidTr="002D6F49">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75F0EE25" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="00041C5F" w:rsidP="00B73177">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text18"/>
@@ -902,74 +899,72 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73177" w:rsidRPr="00EA1563" w14:paraId="08EAE517" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C79334B" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="00B73177" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10B19D44" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="00B73177" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1026,74 +1021,72 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73177" w:rsidRPr="00EA1563" w14:paraId="4CC7F799" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36635D5A" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="00B73177" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telephone/Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D010FCD" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00EA1563" w:rsidRDefault="00B73177" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1139,71 +1132,69 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7544A" w:rsidRPr="00EA1563" w14:paraId="5F9E810E" w14:textId="77777777" w:rsidTr="0085744D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E729767" w14:textId="77777777" w:rsidR="00D7544A" w:rsidRPr="00EA1563" w:rsidRDefault="00B73177" w:rsidP="00DA47A7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5902" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D2716B1" w14:textId="77777777" w:rsidR="00D7544A" w:rsidRPr="00EA1563" w:rsidRDefault="00DE1BA7" w:rsidP="0085744D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text3"/>
             <w:r>
               <w:rPr>
@@ -1321,231 +1312,235 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3314003F" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00C73DB3" w:rsidRDefault="00B73177" w:rsidP="00B73177">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You are entitled to a full fee waiver if you</w:t>
       </w:r>
       <w:r w:rsidRPr="00C73DB3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
-        <w:gridCol w:w="9759"/>
+        <w:gridCol w:w="9749"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B73177" w:rsidRPr="00320C9B" w14:paraId="4309851D" w14:textId="77777777" w:rsidTr="000F6394">
+      <w:tr w:rsidR="00B73177" w:rsidRPr="00320C9B" w14:paraId="4309851D" w14:textId="77777777" w:rsidTr="00B500A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="215A451C" w14:textId="07C863A5" w:rsidR="00B73177" w:rsidRPr="00320C9B" w:rsidRDefault="00B406E0" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Check19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00832556">
-[...5 lines deleted...]
-            <w:r w:rsidR="00832556">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9922" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F19FCF2" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00320C9B" w:rsidRDefault="00B73177" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF2775">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>are represented by Victoria Legal Aid or a community legal centre</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF2775" w:rsidDel="00F329E9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF2775">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>– you must provide a letter from the organisation representing you</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B73177" w:rsidRPr="00320C9B" w14:paraId="5B4A2137" w14:textId="77777777" w:rsidTr="000F6394">
+      <w:tr w:rsidR="00B73177" w:rsidRPr="00320C9B" w14:paraId="5B4A2137" w14:textId="77777777" w:rsidTr="00B500A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F448206" w14:textId="392449F8" w:rsidR="00B73177" w:rsidRPr="00320C9B" w:rsidRDefault="00B406E0" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Check18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00832556">
-[...5 lines deleted...]
-            <w:r w:rsidR="00832556">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9922" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="623D0DDF" w14:textId="440B5FA2" w:rsidR="00B73177" w:rsidRPr="00320C9B" w:rsidRDefault="00843AFA" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00B73177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1558,265 +1553,372 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e in a prison or other public institution</w:t>
             </w:r>
             <w:r w:rsidR="00B73177" w:rsidRPr="00CF2775">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B73177" w:rsidRPr="00CF2775">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>– you must provide evidence of your status such as your Criminal Record Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B73177" w:rsidRPr="00320C9B" w14:paraId="74536090" w14:textId="77777777" w:rsidTr="000F6394">
+      <w:tr w:rsidR="00B73177" w:rsidRPr="00320C9B" w14:paraId="74536090" w14:textId="77777777" w:rsidTr="00B500A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45E928D3" w14:textId="6AC1158D" w:rsidR="00B73177" w:rsidRPr="00320C9B" w:rsidRDefault="00B406E0" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Check17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00832556">
-[...5 lines deleted...]
-            <w:r w:rsidR="00832556">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9922" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CD00B6F" w14:textId="2FD313B0" w:rsidR="00B73177" w:rsidRPr="00320C9B" w:rsidRDefault="00843AFA" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00B73177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00B73177" w:rsidRPr="00CF2775">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">e under 18 years of age </w:t>
             </w:r>
             <w:r w:rsidR="00B73177" w:rsidRPr="00CF2775">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>– you must provide a copy of your birth certificate, passport, learner’s permit or other proof of age</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B73177" w:rsidRPr="00320C9B" w14:paraId="3CD51B4F" w14:textId="77777777" w:rsidTr="000F6394">
+      <w:tr w:rsidR="00B73177" w:rsidRPr="00320C9B" w14:paraId="3CD51B4F" w14:textId="77777777" w:rsidTr="00B500A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DAC59D7" w14:textId="72023B03" w:rsidR="00B73177" w:rsidRPr="00320C9B" w:rsidRDefault="00B406E0" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00832556">
-[...5 lines deleted...]
-            <w:r w:rsidR="00832556">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9922" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17FF6BBE" w14:textId="55BBD0D7" w:rsidR="00B73177" w:rsidRPr="00320C9B" w:rsidRDefault="00843AFA" w:rsidP="00B73177">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="000F6394" w:rsidRPr="000F6394">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>re a protected person or an affected family member</w:t>
             </w:r>
             <w:r w:rsidR="000F6394">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> who is the applicant in a residential tenancies case arising from family violence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B500A9" w:rsidRPr="00320C9B" w14:paraId="541435F1" w14:textId="77777777" w:rsidTr="00B500A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="446" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40813AB9" w14:textId="71EB2CDC" w:rsidR="00B500A9" w:rsidRDefault="00B500A9" w:rsidP="00B500A9">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9749" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B6B395" w14:textId="27535ACD" w:rsidR="00B500A9" w:rsidRDefault="00B500A9" w:rsidP="00B500A9">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B500A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B500A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>victim of crime</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B500A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B500A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>who is the applicant for a review of the decision under the Financial Assistance Scheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="568583E2" w14:textId="77777777" w:rsidR="00B73177" w:rsidRPr="00C37CEF" w:rsidRDefault="00B73177" w:rsidP="00203608">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
       <w:tr w:rsidR="00574267" w:rsidRPr="00E06F4A" w14:paraId="2052BFC4" w14:textId="77777777" w:rsidTr="000F6394">
         <w:tc>
@@ -1930,171 +2032,199 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="404040"/>
           </w:tcPr>
           <w:p w14:paraId="33E225AF" w14:textId="77777777" w:rsidR="00574267" w:rsidRPr="00E06F4A" w:rsidRDefault="00AF3C3C" w:rsidP="00793E7F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="313231"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>APPLY DUE TO FINANCIAL HARDSHIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DA27A7E" w14:textId="77777777" w:rsidR="00AF3C3C" w:rsidRDefault="00AF3C3C" w:rsidP="00AF3C3C">
+    <w:p w14:paraId="0CEBBCA1" w14:textId="77777777" w:rsidR="00B500A9" w:rsidRDefault="00AF3C3C" w:rsidP="00B500A9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">You can apply for fee relief if paying the fee would cause you </w:t>
       </w:r>
       <w:r w:rsidRPr="00843AFA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>financial hardship</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:spacing w:after="120"/>
+      <w:r w:rsidR="00B500A9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If we agree, we may waive the fee in full or reduce the amount you </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pay.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5306C2CB" w14:textId="77777777" w:rsidR="00AF3C3C" w:rsidRDefault="00AF3C3C" w:rsidP="00AF3C3C">
-[...21 lines deleted...]
-    <w:p w14:paraId="456BCCB3" w14:textId="06CF04A4" w:rsidR="002D6F49" w:rsidRDefault="00AF3C3C" w:rsidP="00AF3C3C">
+    <w:p w14:paraId="456BCCB3" w14:textId="4AB01E3E" w:rsidR="002D6F49" w:rsidRDefault="00AF3C3C" w:rsidP="00AF3C3C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Please turn over page and fill in the details we need to assess your application for fee relief</w:t>
+        <w:t xml:space="preserve">You will need to give us </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we may ask for documents that support your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>claims.Please</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> turn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page and fill in the details we need to assess your application for fee relief</w:t>
       </w:r>
       <w:r w:rsidR="005D6A79" w:rsidRPr="005D6A79">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A64B297" w14:textId="74772700" w:rsidR="002D6F49" w:rsidRDefault="002D6F49" w:rsidP="002D6F49">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2158,51 +2288,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10087"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF3C3C" w:rsidRPr="00320C9B" w14:paraId="331FF900" w14:textId="77777777" w:rsidTr="002D6F49">
         <w:trPr>
           <w:trHeight w:val="1677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="108" w:type="dxa"/>
               <w:bottom w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0EAA3781" w14:textId="40A89EED" w:rsidR="00AF3C3C" w:rsidRPr="00E0021F" w:rsidRDefault="005229FF" w:rsidP="00F7723A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2302,125 +2431,122 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1887"/>
         <w:gridCol w:w="6661"/>
         <w:gridCol w:w="1651"/>
       </w:tblGrid>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="77BB4959" w14:textId="77777777" w:rsidTr="007F11C5">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B625245" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Depend</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65FB0864" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>How many people rely on you for financial support?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A7DD0AC" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="00041C5F" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text20"/>
             <w:r>
@@ -2480,51 +2606,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="0DF9F0AD" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66F9C6A1" w14:textId="4C40B94B" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="002D6F49" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fortnightly i</w:t>
             </w:r>
             <w:r w:rsidR="000621BF" w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ncome</w:t>
             </w:r>
@@ -2564,75 +2689,73 @@
               </w:rPr>
               <w:t xml:space="preserve">after tax </w:t>
             </w:r>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>every two weeks (fortnightly)</w:t>
             </w:r>
             <w:r w:rsidR="002D6F49">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="708FA8F1" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pay after tax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="525124B4" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -2698,87 +2821,84 @@
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="656CD35B" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4892C3CF" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="416EC76C" w14:textId="77777777" w:rsidR="000621BF" w:rsidDel="00C11109" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pension</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51E5514D" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -2837,87 +2957,84 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E0021F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="198B130F" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AF548D7" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EF82078" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What financial support do you receive for your dependants – for example, from a former or current partner?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2002768F" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -2979,108 +3096,105 @@
             <w:r w:rsidR="00E0021F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="0C501C5E" w14:textId="77777777" w:rsidTr="0085744D">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0766E864" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11EDF1D0" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Other income – for example, workers compensation, interest, </w:t>
             </w:r>
             <w:r w:rsidR="00F70D6C" w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Superannuation income</w:t>
             </w:r>
             <w:r w:rsidR="00F70D6C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rent or board paid to you</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="706275DA" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -3150,104 +3264,101 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="383DDF36" w14:textId="77777777" w:rsidTr="0085744D">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="785CF279" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20CF123B" w14:textId="171D367F" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="002D6F49" w:rsidP="007F11C5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidR="000621BF" w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>income</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42FB2817" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3316,51 +3427,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="55228A8A" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38A8E0D3" w14:textId="37EDD3A5" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="002D6F49" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fortnightly e</w:t>
             </w:r>
             <w:r w:rsidR="000621BF" w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xpenses</w:t>
             </w:r>
@@ -3379,75 +3489,73 @@
               </w:rPr>
               <w:t xml:space="preserve">How much is your cost of living every </w:t>
             </w:r>
             <w:r w:rsidR="002D6F49">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>two weeks (fortnightly)</w:t>
             </w:r>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F317E62" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rent or board</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08CA54C4" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -3511,87 +3619,84 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="57290AF9" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2929B7D6" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="407E4F34" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mortgage repayments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48B15C26" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -3655,87 +3760,84 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="31A2EC9B" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C96E53F" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23E58638" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Credit card and other loan repayments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="375ACE23" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -3799,87 +3901,84 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="70BE5308" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="525BD29F" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27ABEF36" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Utilities – water, gas, electricity, telephone and data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A04AF1B" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -3943,87 +4042,84 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="46B94523" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50844AE6" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E3A3018" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Food</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1954010E" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -4087,87 +4183,84 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="5E6DC50D" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C9E1B64" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="688DB6B3" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Travel and motor vehicle costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FA6D608" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -4231,94 +4324,91 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="0C29BD97" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="342D5CE3" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B515026" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other expenses</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – for example, health care, child care, insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="097C99ED" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -4385,96 +4475,93 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="55FB35E9" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="385B0EF1" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1858F929" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total expenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="285B69EB" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -4543,116 +4630,113 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="5FD7C172" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="215007CF" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assets</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="164853B6" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assets are things that you own or partly own</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FC039D7" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>House and land – market value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C77ED4F" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -4716,87 +4800,84 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="4BFE6275" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="732512C5" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="704E0008" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Car or other motor vehicle – market value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B642578" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -4860,87 +4941,84 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="18E96C87" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7913F1B3" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D2C6002" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="00F70D6C" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other assets – for example, money owed to you, shares, trust funds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A6BE97D" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -5007,95 +5085,92 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="1B59BDF4" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DF5444B" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5549D580" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2636F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C906AB1" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2636F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
@@ -5163,101 +5238,98 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F11C5" w:rsidRPr="009557AB" w14:paraId="53BC12DD" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CD8EF37" w14:textId="77777777" w:rsidR="007F11C5" w:rsidRPr="007F11C5" w:rsidRDefault="007F11C5" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bank account details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="095DE5F4" w14:textId="77777777" w:rsidR="007F11C5" w:rsidRPr="009557AB" w:rsidRDefault="007F11C5" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Current bank or credit union balances (total for all accounts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="724B745D" w14:textId="77777777" w:rsidR="007F11C5" w:rsidRPr="009557AB" w:rsidRDefault="007F11C5" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -5324,103 +5396,100 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F11C5" w:rsidRPr="009557AB" w14:paraId="7BA48C74" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="712C8485" w14:textId="77777777" w:rsidR="007F11C5" w:rsidRPr="009557AB" w:rsidRDefault="007F11C5" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53E4D328" w14:textId="77777777" w:rsidR="007F11C5" w:rsidRPr="009557AB" w:rsidRDefault="007F11C5" w:rsidP="007F11C5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2636F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>balances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C8594A7" w14:textId="77777777" w:rsidR="007F11C5" w:rsidRPr="009557AB" w:rsidRDefault="007F11C5" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2636F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
@@ -5488,117 +5557,114 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="6FCA2737" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72AD2A69" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Debts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7840EA1D" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Amount owing on </w:t>
             </w:r>
             <w:r w:rsidR="007F11C5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> mortgage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D6250FF" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -5662,95 +5728,92 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="39C8599A" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="394F6E6E" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="374C38C5" w14:textId="77777777" w:rsidR="000621BF" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Amount owing on other loans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022AA9FF" w14:textId="77777777" w:rsidR="000621BF" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -5814,95 +5877,92 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F70D6C" w:rsidRPr="009557AB" w14:paraId="6D38548A" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56224B1A" w14:textId="77777777" w:rsidR="00F70D6C" w:rsidRPr="009557AB" w:rsidRDefault="00F70D6C" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CA81356" w14:textId="77777777" w:rsidR="00F70D6C" w:rsidRDefault="00F70D6C" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Credit cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56FAC3DA" w14:textId="77777777" w:rsidR="00F70D6C" w:rsidRDefault="00F70D6C" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -5966,95 +6026,92 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F70D6C" w:rsidRPr="009557AB" w14:paraId="1BB7C414" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="251023E0" w14:textId="77777777" w:rsidR="00F70D6C" w:rsidRPr="009557AB" w:rsidRDefault="00F70D6C" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="773D1805" w14:textId="77777777" w:rsidR="00F70D6C" w:rsidRDefault="00F70D6C" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total amount owing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DCF7B3D" w14:textId="77777777" w:rsidR="00F70D6C" w:rsidRDefault="00F70D6C" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -6118,95 +6175,92 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="44B8B95E" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73EA02E9" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="737EA811" w14:textId="77777777" w:rsidR="000621BF" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D028517" w14:textId="77777777" w:rsidR="000621BF" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -6270,102 +6324,99 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="2DCAF522" w14:textId="77777777" w:rsidTr="0085744D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DAC2835" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="508F6A05" w14:textId="77777777" w:rsidR="000621BF" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other debts – for example, amount owed to businesses or individuals. Tell us about each debt.</w:t>
             </w:r>
             <w:r w:rsidR="007F11C5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Attach information about each debt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28E329E5" w14:textId="77777777" w:rsidR="000621BF" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -6432,98 +6483,95 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000621BF" w:rsidRPr="009557AB" w14:paraId="300197C3" w14:textId="77777777" w:rsidTr="0085744D">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E2AE301" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E538C69" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="009557AB" w:rsidRDefault="000621BF" w:rsidP="007F11C5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009557AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total debts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="563E52F6" w14:textId="77777777" w:rsidR="000621BF" w:rsidRPr="007F11C5" w:rsidRDefault="000621BF" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F11C5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6591,103 +6639,100 @@
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00041C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843AFA" w:rsidRPr="009557AB" w14:paraId="7B1156D8" w14:textId="77777777" w:rsidTr="0085744D">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0380713E" w14:textId="526A07DF" w:rsidR="00843AFA" w:rsidRPr="009557AB" w:rsidRDefault="00843AFA" w:rsidP="007F11C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Credit card limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7184F771" w14:textId="5FDC2964" w:rsidR="00843AFA" w:rsidRPr="00843AFA" w:rsidRDefault="00843AFA" w:rsidP="00843AFA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843AFA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total limit on credit card</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1515A96C" w14:textId="1C2CBACC" w:rsidR="00843AFA" w:rsidRPr="00843AFA" w:rsidRDefault="00843AFA" w:rsidP="0085744D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843AFA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4827D900" w14:textId="77777777" w:rsidR="00AF3C3C" w:rsidRPr="00262905" w:rsidRDefault="00AF3C3C" w:rsidP="00AD5A3E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -6852,82 +6897,80 @@
     <w:p w14:paraId="4DEF59CB" w14:textId="77777777" w:rsidR="00620621" w:rsidRPr="00320C9B" w:rsidRDefault="00620621" w:rsidP="00620621">
       <w:pPr>
         <w:pStyle w:val="Spacer"/>
         <w:ind w:right="-36"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
       <w:tr w:rsidR="00620621" w:rsidRPr="00320C9B" w14:paraId="61FA3E7D" w14:textId="77777777" w:rsidTr="0085744D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="72549EDA" w14:textId="3FB5857E" w:rsidR="00620621" w:rsidRPr="00A603A8" w:rsidRDefault="0085744D" w:rsidP="00EA1563">
             <w:pPr>
               <w:pStyle w:val="Spacer"/>
               <w:ind w:right="-36"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Enter your name to acknowledge the statements above</w:t>
             </w:r>
             <w:r w:rsidR="00A603A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="335F16CB" w14:textId="19ACA0FD" w:rsidR="00620621" w:rsidRPr="00320C9B" w:rsidRDefault="0085744D" w:rsidP="0085744D">
             <w:pPr>
               <w:pStyle w:val="Spacer"/>
               <w:ind w:right="-36"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text23"/>
             <w:r>
@@ -6977,88 +7020,86 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00620621" w:rsidRPr="00320C9B" w14:paraId="213A6FBE" w14:textId="77777777" w:rsidTr="0085744D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="583C2BF5" w14:textId="77777777" w:rsidR="00620621" w:rsidRPr="00A603A8" w:rsidRDefault="00620621" w:rsidP="00DE1BA7">
             <w:pPr>
               <w:pStyle w:val="Spacer"/>
               <w:ind w:right="-36"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A603A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="00972B19">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00262905">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>[dd/mm/yyyy]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="176F3B16" w14:textId="0CAAE2B4" w:rsidR="00620621" w:rsidRPr="00320C9B" w:rsidRDefault="0085744D" w:rsidP="0085744D">
             <w:pPr>
               <w:pStyle w:val="Spacer"/>
               <w:ind w:right="-36"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text24"/>
             <w:r>
@@ -7202,54 +7243,54 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You can send your completed form to us by email, post or in person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22120E69" w14:textId="47EDA614" w:rsidR="00285371" w:rsidRDefault="00285371" w:rsidP="006605E2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="480"/>
       </w:pPr>
       <w:r>
         <w:t>By email</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D71203" w14:textId="5211E05B" w:rsidR="00B20D88" w:rsidRDefault="00B20D88" w:rsidP="00285371">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00B20D88" w:rsidSect="00495A72">
+        <w:sectPr w:rsidR="00B20D88" w:rsidSect="00B500A9">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-          <w:pgMar w:top="567" w:right="851" w:bottom="851" w:left="851" w:header="284" w:footer="284" w:gutter="0"/>
+          <w:pgMar w:top="567" w:right="851" w:bottom="851" w:left="851" w:header="284" w:footer="113" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Email your completed form to the area in VCAT that is dealing with your case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5CFE3E" w14:textId="1FF395B7" w:rsidR="00B20D88" w:rsidRPr="00B20D88" w:rsidRDefault="00B20D88" w:rsidP="00B13196">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -7753,75 +7794,86 @@
       </w:r>
       <w:r w:rsidR="00D75D40">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Melbourne VIC 3001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79476732" w14:textId="77777777" w:rsidR="00B13196" w:rsidRDefault="00B13196" w:rsidP="006605E2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="480"/>
       </w:pPr>
       <w:r>
         <w:t>In person</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1B959C" w14:textId="4613849E" w:rsidR="00B13196" w:rsidRPr="00B20D88" w:rsidRDefault="00B13196" w:rsidP="00B20D88">
+    <w:p w14:paraId="69E9A9C2" w14:textId="77777777" w:rsidR="00B500A9" w:rsidRPr="00B500A9" w:rsidRDefault="00B500A9" w:rsidP="00B500A9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>55 King Street</w:t>
+      <w:r w:rsidRPr="00B500A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can submit your application in person at one of our venues. </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Melbourne VIC 3000</w:t>
+    </w:p>
+    <w:p w14:paraId="44226014" w14:textId="77777777" w:rsidR="00B500A9" w:rsidRPr="00B500A9" w:rsidRDefault="00B500A9" w:rsidP="00B500A9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B500A9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>To find your closest venue, visit vcat.vic.gov.au/visit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FF8738" w14:textId="77777777" w:rsidR="00B20D88" w:rsidRDefault="00B20D88" w:rsidP="00B20D88">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AF8C022" w14:textId="4833C370" w:rsidR="000C460D" w:rsidRPr="00B20D88" w:rsidRDefault="00B20D88" w:rsidP="00B13196">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -8194,137 +8246,137 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4357505A" w14:textId="77777777" w:rsidR="00285371" w:rsidRPr="006A2706" w:rsidRDefault="00285371" w:rsidP="00262905">
       <w:pPr>
         <w:pStyle w:val="Spacer"/>
         <w:ind w:right="-36"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00285371" w:rsidRPr="006A2706" w:rsidSect="00B20D88">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="851" w:left="851" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:num="2" w:space="709"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="167B654D" w14:textId="77777777" w:rsidR="00CE6751" w:rsidRDefault="00CE6751" w:rsidP="00D70EFE">
+    <w:p w14:paraId="062529FF" w14:textId="77777777" w:rsidR="00470C01" w:rsidRDefault="00470C01" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="TitlePagetext"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27CF3F0E" w14:textId="77777777" w:rsidR="00CE6751" w:rsidRDefault="00CE6751" w:rsidP="00D70EFE">
+    <w:p w14:paraId="6775FDE8" w14:textId="77777777" w:rsidR="00470C01" w:rsidRDefault="00470C01" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="TitlePagetext"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3ACFCF4B" w14:textId="4BE9F801" w:rsidR="00B406E0" w:rsidRPr="00430177" w:rsidRDefault="00FD15B4" w:rsidP="00D31258">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="709" w:hanging="709"/>
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B7E1F99" wp14:editId="2023A88D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>5714</wp:posOffset>
               </wp:positionV>
@@ -8351,70 +8403,70 @@
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6515100" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000">
                             <a:lumMod val="75000"/>
                             <a:lumOff val="25000"/>
                           </a:sysClr>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:effectLst/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+                          <a14:hiddenFill xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+        <mc:Fallback xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
           <w:pict>
             <v:line w14:anchorId="3132C4C7" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1emu;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1emu;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,.45pt" to="513pt,.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;7vHu1D8CAABKBAAADgAAAGRycy9lMm9Eb2MueG1srFRNj9owEL1X6n+wcmeTsMCy0cKqCtDLtkVi&#10;+wNmbYdYdTyWbQio6n/v2Flot71VzcGy5+P5zZtxHh5PnWZH6bxCs8jKmyJj0nAUyuwX2dfnzWie&#10;MR/ACNBo5CI7S589Lt+/e+htJcfYohbSMQIxvurtImtDsFWee97KDvwNWmnI2aDrINDR7XPhoCf0&#10;TufjopjlPTphHXLpPVlXgzNbJvymkTx8aRovA9OLjLiFtLq0vsQ1Xz5AtXdgW8VfacA/sOhAGbr0&#10;CrWCAOzg1F9QneIOPTbhhmOXY9MoLlMNVE1Z/FHNrgUrUy0kjrdXmfz/g+Wfj1vHlKDeZcxARy3a&#10;BQdq3wZWozEkIDpWRp166ysKr83WxUr5yezsE/JvnhmsWzB7mfg+ny2BpIz8TUo8eEu3vfSfUFAM&#10;HAIm0U6N6yIkycFOqTfna2/kKTBOxtm0nJYFtZBffDlUl0TrfPgosWNxs8i0MlE2qOD45ANRp9BL&#10;SDQb3CitU+u1YT2B304jMtAANhoCbTtLknizTzAetRIxJSb7s6+1Y0egiaJBFNg/E8eMafCBHEQ8&#10;fSlRHzoqdYi9m5J9mDcy01QO5vHFTBwH6ET3zZWR+wp8O2Qk1wDk8GBEqqOVINav+wBKD3vC1CaS&#10;lukpDGLQ6RRom+ykbhrT7/fF/Xq+nk9Gk/FsPZoUQow+bOrJaLYp76ar21Vdr8of8VbCvOSn/saW&#10;DsPxguK8dTEktpoGNgW/Pq74In4/p6hfv4DlTwAAAP//AwBQSwMEFAAGAAgAAAAhADUgvazVAAAA&#10;AwEAAA8AAABkcnMvZG93bnJldi54bWxMj9FKxDAQRd8F/yGM4JubuA+L1qbLsiAIitC6H5A2Y1s2&#10;mZRktlv/3vRJHw93uPdMuV+8EzPGNAbS8LhRIJC6YEfqNZy+Xh+eQCQ2ZI0LhBp+MMG+ur0pTWHD&#10;lWqcG+5FLqFUGA0D81RImboBvUmbMCHl7DtEbzhj7KWN5prLvZNbpXbSm5HywmAmPA7YnZuL11C/&#10;f9LZM1s3n5pRfrzFRtWt1vd3y+EFBOPCf8ew6md1qLJTGy5kk3Aa8iOs4RnEmqntLnO7sqxK+d+9&#10;+gUAAP//AwBQSwECLQAUAAYACAAAACEA5JnDwPsAAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAAAAAAAAAAAAA&#10;ACwBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDu8e7UPwIAAEoEAAAOAAAAAAAAAAAAAAAA&#10;ACwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1IL2s1QAAAAMBAAAPAAAAAAAAAAAA&#10;AAAAAJcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" strokecolor="#404040" strokeweight=".5pt">
               <w10:wrap type="through"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00B406E0" w:rsidRPr="00430177">
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00B406E0" w:rsidRPr="00430177">
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00B406E0" w:rsidRPr="00430177">
       <w:rPr>
         <w:sz w:val="17"/>
@@ -8445,79 +8497,79 @@
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B406E0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>Application for Fee Relief</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="515038ED" w14:textId="77777777" w:rsidR="00B406E0" w:rsidRDefault="00B406E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ECE291D" w14:textId="77777777" w:rsidR="00CE6751" w:rsidRDefault="00CE6751">
+    <w:p w14:paraId="38CEDDA5" w14:textId="77777777" w:rsidR="00470C01" w:rsidRDefault="00470C01">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ED74B56" w14:textId="77777777" w:rsidR="00CE6751" w:rsidRDefault="00CE6751" w:rsidP="00D70EFE">
+    <w:p w14:paraId="40604B8A" w14:textId="77777777" w:rsidR="00470C01" w:rsidRDefault="00470C01" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="TitlePagetext"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="576A0CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11132,98 +11184,99 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1996259017">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1700202706">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1818910064">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="721028213">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1047953272">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2134784501">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{FB7EA725-3619-4140-B977-7FDCB227C85D}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="8642720"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00FD21E6"/>
     <w:rsid w:val="00033A5E"/>
     <w:rsid w:val="0004159C"/>
     <w:rsid w:val="00041C5F"/>
     <w:rsid w:val="000432B1"/>
     <w:rsid w:val="000450C2"/>
     <w:rsid w:val="00046447"/>
     <w:rsid w:val="00046E23"/>
     <w:rsid w:val="000621BF"/>
     <w:rsid w:val="000975CE"/>
     <w:rsid w:val="000A2DED"/>
     <w:rsid w:val="000A601A"/>
     <w:rsid w:val="000A69E2"/>
     <w:rsid w:val="000B06F5"/>
+    <w:rsid w:val="000C3B37"/>
     <w:rsid w:val="000C460D"/>
     <w:rsid w:val="000D4DBC"/>
     <w:rsid w:val="000D7F44"/>
     <w:rsid w:val="000E1F07"/>
     <w:rsid w:val="000E5F23"/>
     <w:rsid w:val="000F6394"/>
     <w:rsid w:val="00103A33"/>
     <w:rsid w:val="0010571E"/>
     <w:rsid w:val="001075F4"/>
     <w:rsid w:val="00111EBA"/>
     <w:rsid w:val="00114135"/>
     <w:rsid w:val="00117BB5"/>
     <w:rsid w:val="00117D79"/>
     <w:rsid w:val="00126140"/>
     <w:rsid w:val="0013312C"/>
     <w:rsid w:val="001411CD"/>
     <w:rsid w:val="001564F4"/>
     <w:rsid w:val="001567FB"/>
     <w:rsid w:val="00156C04"/>
     <w:rsid w:val="00175825"/>
     <w:rsid w:val="00184BAB"/>
     <w:rsid w:val="001900A3"/>
     <w:rsid w:val="00190404"/>
     <w:rsid w:val="00193674"/>
     <w:rsid w:val="001963F0"/>
@@ -11273,50 +11326,51 @@
     <w:rsid w:val="00372094"/>
     <w:rsid w:val="00373E0F"/>
     <w:rsid w:val="00381EF7"/>
     <w:rsid w:val="00391B0F"/>
     <w:rsid w:val="0039525C"/>
     <w:rsid w:val="003B0C1A"/>
     <w:rsid w:val="003B4901"/>
     <w:rsid w:val="003C087F"/>
     <w:rsid w:val="003C11C3"/>
     <w:rsid w:val="003D5C92"/>
     <w:rsid w:val="003F39E0"/>
     <w:rsid w:val="003F496E"/>
     <w:rsid w:val="0040491D"/>
     <w:rsid w:val="0040768C"/>
     <w:rsid w:val="00407A60"/>
     <w:rsid w:val="00416078"/>
     <w:rsid w:val="0042371A"/>
     <w:rsid w:val="00425695"/>
     <w:rsid w:val="00430177"/>
     <w:rsid w:val="00431250"/>
     <w:rsid w:val="00433692"/>
     <w:rsid w:val="00446BD6"/>
     <w:rsid w:val="00462136"/>
     <w:rsid w:val="00464752"/>
     <w:rsid w:val="00466B4B"/>
+    <w:rsid w:val="00470C01"/>
     <w:rsid w:val="00471F2B"/>
     <w:rsid w:val="00475BF5"/>
     <w:rsid w:val="0047635D"/>
     <w:rsid w:val="004822CE"/>
     <w:rsid w:val="00495A72"/>
     <w:rsid w:val="004A2D6E"/>
     <w:rsid w:val="004A4C24"/>
     <w:rsid w:val="004A76C9"/>
     <w:rsid w:val="004B627B"/>
     <w:rsid w:val="004B7C09"/>
     <w:rsid w:val="004C1620"/>
     <w:rsid w:val="004C2D35"/>
     <w:rsid w:val="004C3444"/>
     <w:rsid w:val="004C59CD"/>
     <w:rsid w:val="004D0FEF"/>
     <w:rsid w:val="004D643D"/>
     <w:rsid w:val="004E19D1"/>
     <w:rsid w:val="004E2067"/>
     <w:rsid w:val="00502E9F"/>
     <w:rsid w:val="00504332"/>
     <w:rsid w:val="0051139C"/>
     <w:rsid w:val="00513B88"/>
     <w:rsid w:val="00516093"/>
     <w:rsid w:val="005171D3"/>
     <w:rsid w:val="005229FF"/>
@@ -11463,50 +11517,51 @@
     <w:rsid w:val="00A67ED3"/>
     <w:rsid w:val="00A72628"/>
     <w:rsid w:val="00A751BC"/>
     <w:rsid w:val="00A75E98"/>
     <w:rsid w:val="00A76744"/>
     <w:rsid w:val="00A77DE5"/>
     <w:rsid w:val="00A8493D"/>
     <w:rsid w:val="00A94AF8"/>
     <w:rsid w:val="00A96BB9"/>
     <w:rsid w:val="00AB32B2"/>
     <w:rsid w:val="00AB3A29"/>
     <w:rsid w:val="00AB7980"/>
     <w:rsid w:val="00AC4843"/>
     <w:rsid w:val="00AD2349"/>
     <w:rsid w:val="00AD5A3E"/>
     <w:rsid w:val="00AE7E87"/>
     <w:rsid w:val="00AF2288"/>
     <w:rsid w:val="00AF3C3C"/>
     <w:rsid w:val="00AF4B1F"/>
     <w:rsid w:val="00B03588"/>
     <w:rsid w:val="00B13196"/>
     <w:rsid w:val="00B20D88"/>
     <w:rsid w:val="00B36685"/>
     <w:rsid w:val="00B406E0"/>
     <w:rsid w:val="00B43DDE"/>
+    <w:rsid w:val="00B500A9"/>
     <w:rsid w:val="00B61FF3"/>
     <w:rsid w:val="00B73177"/>
     <w:rsid w:val="00B73E0B"/>
     <w:rsid w:val="00B810E1"/>
     <w:rsid w:val="00B96E79"/>
     <w:rsid w:val="00BA3CE9"/>
     <w:rsid w:val="00BB5DF0"/>
     <w:rsid w:val="00BC333B"/>
     <w:rsid w:val="00BC7681"/>
     <w:rsid w:val="00BD0F70"/>
     <w:rsid w:val="00BE05C4"/>
     <w:rsid w:val="00BF7F25"/>
     <w:rsid w:val="00C044E2"/>
     <w:rsid w:val="00C16ACC"/>
     <w:rsid w:val="00C17574"/>
     <w:rsid w:val="00C17B4D"/>
     <w:rsid w:val="00C2400F"/>
     <w:rsid w:val="00C2585E"/>
     <w:rsid w:val="00C3272C"/>
     <w:rsid w:val="00C35EDD"/>
     <w:rsid w:val="00C37CEF"/>
     <w:rsid w:val="00C45EBC"/>
     <w:rsid w:val="00C465DF"/>
     <w:rsid w:val="00C67CE6"/>
     <w:rsid w:val="00C7159B"/>
@@ -11603,65 +11658,65 @@
     <w:rsid w:val="00F7723A"/>
     <w:rsid w:val="00F81CD6"/>
     <w:rsid w:val="00FA0354"/>
     <w:rsid w:val="00FA33A9"/>
     <w:rsid w:val="00FD15B4"/>
     <w:rsid w:val="00FD21E6"/>
     <w:rsid w:val="00FE3AE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4892D9CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -12003,51 +12058,50 @@
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Heading4"/>
     <w:next w:val="Para1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:iCs w:val="0"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
@@ -12432,51 +12486,51 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00832556"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="71633768">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="133764801">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12578,55 +12632,57 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2134669775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renting@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renting@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12850,117 +12906,530 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E0D73326743BF04890B4795F9DC94723" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e503f092db9093bb4d1fd24a08f4b87e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3fd13c11-397c-4cef-b518-eab7dddce340" xmlns:ns3="882757ac-2d31-4e05-b23d-06d58c9c1f43" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eb8beb1704b3cee624919253481674f2" ns2:_="" ns3:_="">
+    <xsd:import namespace="3fd13c11-397c-4cef-b518-eab7dddce340"/>
+    <xsd:import namespace="882757ac-2d31-4e05-b23d-06d58c9c1f43"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:RTValidationProcessListing" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:i0f84bba906045b4af568ee102a52dcb" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3fd13c11-397c-4cef-b518-eab7dddce340" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1d3d3b78-5e04-4144-be55-cefbfd52d8b8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3fd13c11-397c-4cef-b518-eab7dddce340">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i0f84bba906045b4af568ee102a52dcb" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="i0f84bba906045b4af568ee102a52dcb" ma:taxonomyFieldName="RevIMBCS" ma:displayName="Record Type" ma:indexed="true" ma:default="" ma:fieldId="{20f84bba-9060-45b4-af56-8ee102a52dcb}" ma:sspId="9292314e-c97d-49c1-8ae7-4cb6e1c4f97c" ma:termSetId="eb6598ea-af60-40be-a12b-78fc0ac6efaa" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="28" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="29" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="30" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="882757ac-2d31-4e05-b23d-06d58c9c1f43" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9292314e-c97d-49c1-8ae7-4cb6e1c4f97c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RTValidationProcessListing" ma:index="23" nillable="true" ma:displayName="RT Validation Process Listing" ma:description="Cross validation of RT registry listings" ma:format="Dropdown" ma:internalName="RTValidationProcessListing">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <i0f84bba906045b4af568ee102a52dcb xmlns="3fd13c11-397c-4cef-b518-eab7dddce340">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i0f84bba906045b4af568ee102a52dcb>
+    <RTValidationProcessListing xmlns="882757ac-2d31-4e05-b23d-06d58c9c1f43" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="882757ac-2d31-4e05-b23d-06d58c9c1f43">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3fd13c11-397c-4cef-b518-eab7dddce340" xsi:nil="true"/>
+    <_dlc_DocId xmlns="3fd13c11-397c-4cef-b518-eab7dddce340">VICGOV-1184034407-38897</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3fd13c11-397c-4cef-b518-eab7dddce340">
+      <Url>https://vicgov.sharepoint.com/sites/VG002068/_layouts/15/DocIdRedir.aspx?ID=VICGOV-1184034407-38897</Url>
+      <Description>VICGOV-1184034407-38897</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{432DE919-E4E4-4924-9A28-DDD193915115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{954405B2-61E2-4081-BBDC-01A33105A8B1}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CF0DC21-23B6-48AA-B50E-623449E25D56}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB61C417-1289-48F7-AD73-7958034E9603}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAF23282-9E26-478B-8347-FE92A0B887CD}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5421</Characters>
+  <Pages>1</Pages>
+  <Words>972</Words>
+  <Characters>5542</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>VICTORIAN CIVIL AND ADMINISTRATIVE TRIBUNAL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6282</CharactersWithSpaces>
+  <CharactersWithSpaces>6501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4587557</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2048</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1025</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Fee relief banner</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>VICTORIAN CIVIL AND ADMINISTRATIVE TRIBUNAL</dc:title>
   <dc:subject/>
   <dc:creator>Authorised User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TRIMID">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100E0D73326743BF04890B4795F9DC94723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>ab87c7ef-0abe-4ea7-bc24-ae17a53c7029</vt:lpwstr>
+  </property>
 </Properties>
 </file>