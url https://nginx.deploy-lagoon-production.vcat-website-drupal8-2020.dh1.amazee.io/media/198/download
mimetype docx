--- v1 (2025-12-10)
+++ v2 (2026-05-14)
@@ -476,69 +476,51 @@
         <w:t>member</w:t>
       </w:r>
       <w:r w:rsidRPr="00357513">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D27AAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must approve file requests about guardianship and administration, powers of</w:t>
       </w:r>
       <w:r w:rsidR="007F4E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> treatment, or an advance care directive</w:t>
+        <w:t xml:space="preserve"> attorney,  medical treatment, or an advance care directive</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27AAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AA4D0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D324D6A" w14:textId="6B1C549C" w:rsidR="00AA4D0D" w:rsidRPr="00D27AAE" w:rsidRDefault="00AA4D0D" w:rsidP="00D27AAE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
@@ -2672,65 +2654,51 @@
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="008D1E84" w:rsidRPr="006A7E52">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008D1E84">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Site address (</w:t>
       </w:r>
       <w:r w:rsidR="00CE689E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">if the case is about </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> eg. a planning, building or land valuation dispute)</w:t>
+        <w:t>if the case is about land; eg. a planning, building or land valuation dispute)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9890" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Enter your qualifications and provider number."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2944"/>
         <w:gridCol w:w="6946"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D1E84" w:rsidRPr="00EE65AA" w14:paraId="33E68FF5" w14:textId="77777777" w:rsidTr="008D1E84">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
@@ -4279,51 +4247,51 @@
       <w:r w:rsidR="00357513">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ile </w:t>
       </w:r>
       <w:r w:rsidR="00357513">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>nspection area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F7645A" w14:textId="42818895" w:rsidR="00B15D76" w:rsidRPr="00B15D76" w:rsidRDefault="00A03AA2" w:rsidP="00B15D76">
+    <w:p w14:paraId="38F7645A" w14:textId="11AAE106" w:rsidR="00B15D76" w:rsidRPr="00B15D76" w:rsidRDefault="00A03AA2" w:rsidP="00B15D76">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You can access files</w:t>
       </w:r>
       <w:r w:rsidR="00357513" w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or subpoenaed </w:t>
       </w:r>
       <w:r w:rsidR="00357513" w:rsidRPr="007F4E06">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>documents</w:t>
@@ -4334,57 +4302,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> in VCAT's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00B15D76" w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ile </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00B15D76" w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>nspection room on the Ground Floor, near the Customer Service Counter</w:t>
+        <w:t xml:space="preserve">nspection room </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB615A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00181B5B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>308 La Trobe</w:t>
       </w:r>
       <w:r w:rsidR="00F46715">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at 55 King St Melbourne</w:t>
+        <w:t xml:space="preserve"> St Melbourne</w:t>
       </w:r>
       <w:r w:rsidR="00734BDF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, from </w:t>
       </w:r>
       <w:r w:rsidR="00734BDF" w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Monday to Friday between 9.30am and </w:t>
       </w:r>
       <w:r w:rsidR="00433D68">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>3.30</w:t>
       </w:r>
       <w:r w:rsidR="00734BDF" w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>pm</w:t>
       </w:r>
@@ -4831,59 +4811,55 @@
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CheckboxListChar"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CheckboxListChar"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CheckboxListChar"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CheckboxListChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t xml:space="preserve">Corporate  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CheckboxListChar"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="ParticipationIntend"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="I intend to appear and present a submission at the hearing"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -5830,51 +5806,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In person</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DF692C" w14:textId="77777777" w:rsidR="006D4396" w:rsidRDefault="006D4396" w:rsidP="006D4396">
+    <w:p w14:paraId="39DF692C" w14:textId="6EB7EDCE" w:rsidR="006D4396" w:rsidRDefault="006D4396" w:rsidP="006D4396">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142" w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Send </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57993">
         <w:t>this form to:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
@@ -5983,58 +5959,52 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E57993">
-[...6 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00181B5B">
+        <w:t>308 La Trobe St</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -7774,61 +7744,61 @@
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>civil@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="002C5BA3" w:rsidSect="00D61ED0">
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:footerReference w:type="first" r:id="rId34"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="850" w:bottom="851" w:left="851" w:header="284" w:footer="170" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25CE70D7" w14:textId="77777777" w:rsidR="001D1EB6" w:rsidRDefault="001D1EB6" w:rsidP="00D70EFE">
+    <w:p w14:paraId="336632E5" w14:textId="77777777" w:rsidR="00D94EFF" w:rsidRDefault="00D94EFF" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="TitlePagetext"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50892D5B" w14:textId="77777777" w:rsidR="001D1EB6" w:rsidRDefault="001D1EB6" w:rsidP="00D70EFE">
+    <w:p w14:paraId="15D9DB2E" w14:textId="77777777" w:rsidR="00D94EFF" w:rsidRDefault="00D94EFF" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="TitlePagetext"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8127,92 +8097,100 @@
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00C03310">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Victorian Civil and Administrative Tribunal (VCAT)</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5FAE2EC2" w14:textId="77777777" w:rsidR="008D1E84" w:rsidRPr="008A1B2D" w:rsidRDefault="008D1E84" w:rsidP="008A1B2D">
+  <w:p w14:paraId="5FAE2EC2" w14:textId="236F0126" w:rsidR="008D1E84" w:rsidRPr="008A1B2D" w:rsidRDefault="008D1E84" w:rsidP="008A1B2D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:right="-694"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="00181B5B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>308 La Trobe</w:t>
+    </w:r>
     <w:r w:rsidR="00B15D76">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">55 King St, </w:t>
+      <w:t xml:space="preserve"> St, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Melbourne VIC 3000</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3844AE75" w14:textId="77777777" w:rsidR="008D1E84" w:rsidRPr="00C03310" w:rsidRDefault="008D1E84" w:rsidP="008A1B2D">
+  <w:p w14:paraId="3844AE75" w14:textId="5D6D0300" w:rsidR="008D1E84" w:rsidRPr="00C03310" w:rsidRDefault="008D1E84" w:rsidP="008A1B2D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3042"/>
         <w:tab w:val="left" w:pos="3666"/>
         <w:tab w:val="left" w:pos="3744"/>
         <w:tab w:val="left" w:pos="4253"/>
         <w:tab w:val="center" w:pos="4896"/>
         <w:tab w:val="left" w:pos="6786"/>
         <w:tab w:val="left" w:pos="7410"/>
         <w:tab w:val="left" w:pos="7740"/>
         <w:tab w:val="right" w:pos="9792"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="142" w:right="-692"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C03310">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
@@ -8291,123 +8269,69 @@
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Telephone </w:t>
     </w:r>
     <w:r w:rsidRPr="00C03310">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
       <w:t>1300 01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 8</w:t>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="00181B5B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C03310">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>228</w:t>
-    </w:r>
-[...61 lines deleted...]
-      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B15D76">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B15D76">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
@@ -8446,64 +8370,64 @@
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="294399F9" w14:textId="77777777" w:rsidR="008D1E84" w:rsidRDefault="008D1E84" w:rsidP="00C03310">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="688EC866" w14:textId="77777777" w:rsidR="001D1EB6" w:rsidRDefault="001D1EB6">
+    <w:p w14:paraId="4F3F9D6C" w14:textId="77777777" w:rsidR="00D94EFF" w:rsidRDefault="00D94EFF">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F21B7BA" w14:textId="77777777" w:rsidR="001D1EB6" w:rsidRDefault="001D1EB6" w:rsidP="00D70EFE">
+    <w:p w14:paraId="19BB72D3" w14:textId="77777777" w:rsidR="00D94EFF" w:rsidRDefault="00D94EFF" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="TitlePagetext"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="40F8C708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12164,54 +12088,54 @@
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1385366977">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="753168886">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="658925136">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1359967478">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="281762886">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="757020753">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="71"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Ju0mPVOm0EqfzYSbsTuiF+ST+xQsSJUcBYluL3irE+xbGj4wJnyWQh78jRVZ9E8y0krPL7qmtkkxcNPXt8h/YA==" w:salt="FPvXVuXgRAIGK+CSewewWQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{FB7EA725-3619-4140-B977-7FDCB227C85D}"/>
@@ -12282,50 +12206,51 @@
     <w:rsid w:val="00100613"/>
     <w:rsid w:val="00103A33"/>
     <w:rsid w:val="0010571E"/>
     <w:rsid w:val="001075F4"/>
     <w:rsid w:val="00111EBA"/>
     <w:rsid w:val="00114135"/>
     <w:rsid w:val="00117BB5"/>
     <w:rsid w:val="00117D79"/>
     <w:rsid w:val="001209F2"/>
     <w:rsid w:val="0012221E"/>
     <w:rsid w:val="00126140"/>
     <w:rsid w:val="001304AA"/>
     <w:rsid w:val="0013312C"/>
     <w:rsid w:val="00134506"/>
     <w:rsid w:val="00136E31"/>
     <w:rsid w:val="001411CD"/>
     <w:rsid w:val="00152C76"/>
     <w:rsid w:val="00153B00"/>
     <w:rsid w:val="00154E8E"/>
     <w:rsid w:val="001564F4"/>
     <w:rsid w:val="001567FB"/>
     <w:rsid w:val="00156C04"/>
     <w:rsid w:val="0017328E"/>
     <w:rsid w:val="00175825"/>
     <w:rsid w:val="00181607"/>
+    <w:rsid w:val="00181B5B"/>
     <w:rsid w:val="00184BAB"/>
     <w:rsid w:val="001900A3"/>
     <w:rsid w:val="00190404"/>
     <w:rsid w:val="00192E1F"/>
     <w:rsid w:val="00193674"/>
     <w:rsid w:val="001963F0"/>
     <w:rsid w:val="001A41B9"/>
     <w:rsid w:val="001B0DF6"/>
     <w:rsid w:val="001B2D44"/>
     <w:rsid w:val="001C0151"/>
     <w:rsid w:val="001C0414"/>
     <w:rsid w:val="001C042A"/>
     <w:rsid w:val="001C4E6D"/>
     <w:rsid w:val="001D013C"/>
     <w:rsid w:val="001D03E9"/>
     <w:rsid w:val="001D1EB6"/>
     <w:rsid w:val="001D2FBF"/>
     <w:rsid w:val="001D5A6E"/>
     <w:rsid w:val="001E0E1D"/>
     <w:rsid w:val="001E1961"/>
     <w:rsid w:val="001E20A3"/>
     <w:rsid w:val="001E2DCF"/>
     <w:rsid w:val="001E340E"/>
     <w:rsid w:val="001E548E"/>
     <w:rsid w:val="001F3222"/>
@@ -12379,50 +12304,51 @@
     <w:rsid w:val="002D3C4B"/>
     <w:rsid w:val="002D641E"/>
     <w:rsid w:val="002D6A68"/>
     <w:rsid w:val="002E020F"/>
     <w:rsid w:val="002E0CAB"/>
     <w:rsid w:val="002E2079"/>
     <w:rsid w:val="002E4C95"/>
     <w:rsid w:val="002E6729"/>
     <w:rsid w:val="002E6F45"/>
     <w:rsid w:val="00301140"/>
     <w:rsid w:val="00310C37"/>
     <w:rsid w:val="00311506"/>
     <w:rsid w:val="00311D4E"/>
     <w:rsid w:val="00312C97"/>
     <w:rsid w:val="00315A24"/>
     <w:rsid w:val="003164A2"/>
     <w:rsid w:val="00320C9B"/>
     <w:rsid w:val="003219AB"/>
     <w:rsid w:val="00322C57"/>
     <w:rsid w:val="003230E9"/>
     <w:rsid w:val="00324B27"/>
     <w:rsid w:val="003279BD"/>
     <w:rsid w:val="0033311C"/>
     <w:rsid w:val="0033512D"/>
     <w:rsid w:val="00337020"/>
+    <w:rsid w:val="00340390"/>
     <w:rsid w:val="00342752"/>
     <w:rsid w:val="003470ED"/>
     <w:rsid w:val="00347600"/>
     <w:rsid w:val="00347B16"/>
     <w:rsid w:val="00351808"/>
     <w:rsid w:val="00353C74"/>
     <w:rsid w:val="0035405D"/>
     <w:rsid w:val="00355C17"/>
     <w:rsid w:val="00357513"/>
     <w:rsid w:val="0036187E"/>
     <w:rsid w:val="00361D0D"/>
     <w:rsid w:val="003636D2"/>
     <w:rsid w:val="00363D42"/>
     <w:rsid w:val="00366F47"/>
     <w:rsid w:val="00370B2A"/>
     <w:rsid w:val="003715B7"/>
     <w:rsid w:val="00371C0C"/>
     <w:rsid w:val="00372094"/>
     <w:rsid w:val="00373E0F"/>
     <w:rsid w:val="0038058F"/>
     <w:rsid w:val="00381EF7"/>
     <w:rsid w:val="003848F3"/>
     <w:rsid w:val="003852E8"/>
     <w:rsid w:val="00391B0F"/>
     <w:rsid w:val="00391E14"/>
@@ -12732,50 +12658,51 @@
     <w:rsid w:val="00896870"/>
     <w:rsid w:val="00897D4A"/>
     <w:rsid w:val="00897FD2"/>
     <w:rsid w:val="008A0FB8"/>
     <w:rsid w:val="008A1B2D"/>
     <w:rsid w:val="008A230E"/>
     <w:rsid w:val="008B0C99"/>
     <w:rsid w:val="008B11DB"/>
     <w:rsid w:val="008B11FE"/>
     <w:rsid w:val="008B40CC"/>
     <w:rsid w:val="008C4C2F"/>
     <w:rsid w:val="008C520C"/>
     <w:rsid w:val="008C543F"/>
     <w:rsid w:val="008C6D88"/>
     <w:rsid w:val="008C7092"/>
     <w:rsid w:val="008D11C8"/>
     <w:rsid w:val="008D1E84"/>
     <w:rsid w:val="008D3320"/>
     <w:rsid w:val="008D35F2"/>
     <w:rsid w:val="008D420A"/>
     <w:rsid w:val="008E1280"/>
     <w:rsid w:val="008E1E19"/>
     <w:rsid w:val="008E1E71"/>
     <w:rsid w:val="008E23BF"/>
     <w:rsid w:val="008E3A95"/>
+    <w:rsid w:val="008F0DD6"/>
     <w:rsid w:val="008F13E6"/>
     <w:rsid w:val="008F2D93"/>
     <w:rsid w:val="008F5B03"/>
     <w:rsid w:val="008F69A3"/>
     <w:rsid w:val="0090023C"/>
     <w:rsid w:val="00900B42"/>
     <w:rsid w:val="00901E33"/>
     <w:rsid w:val="0090422D"/>
     <w:rsid w:val="00904249"/>
     <w:rsid w:val="00904CDE"/>
     <w:rsid w:val="0090665A"/>
     <w:rsid w:val="00914516"/>
     <w:rsid w:val="00915CDE"/>
     <w:rsid w:val="00916011"/>
     <w:rsid w:val="0091799E"/>
     <w:rsid w:val="00923412"/>
     <w:rsid w:val="00930FBA"/>
     <w:rsid w:val="00931E3E"/>
     <w:rsid w:val="0093371F"/>
     <w:rsid w:val="009346C4"/>
     <w:rsid w:val="00934EAE"/>
     <w:rsid w:val="00934FDB"/>
     <w:rsid w:val="00935C29"/>
     <w:rsid w:val="0093637F"/>
     <w:rsid w:val="00937035"/>
@@ -12929,50 +12856,51 @@
     <w:rsid w:val="00B61FF3"/>
     <w:rsid w:val="00B622DA"/>
     <w:rsid w:val="00B62872"/>
     <w:rsid w:val="00B72AF4"/>
     <w:rsid w:val="00B73E0B"/>
     <w:rsid w:val="00B810E1"/>
     <w:rsid w:val="00B86A78"/>
     <w:rsid w:val="00B90255"/>
     <w:rsid w:val="00B938EF"/>
     <w:rsid w:val="00B93C74"/>
     <w:rsid w:val="00B93FA7"/>
     <w:rsid w:val="00B94FB4"/>
     <w:rsid w:val="00B95282"/>
     <w:rsid w:val="00B953E8"/>
     <w:rsid w:val="00B96AC3"/>
     <w:rsid w:val="00B96E79"/>
     <w:rsid w:val="00B9777B"/>
     <w:rsid w:val="00BA06CC"/>
     <w:rsid w:val="00BA1239"/>
     <w:rsid w:val="00BA3CE9"/>
     <w:rsid w:val="00BB2360"/>
     <w:rsid w:val="00BB3B84"/>
     <w:rsid w:val="00BB408F"/>
     <w:rsid w:val="00BB5560"/>
     <w:rsid w:val="00BB5DF0"/>
+    <w:rsid w:val="00BB615A"/>
     <w:rsid w:val="00BC0C1B"/>
     <w:rsid w:val="00BC333B"/>
     <w:rsid w:val="00BC429A"/>
     <w:rsid w:val="00BC51CC"/>
     <w:rsid w:val="00BC74EF"/>
     <w:rsid w:val="00BC7681"/>
     <w:rsid w:val="00BD0F70"/>
     <w:rsid w:val="00BD10AC"/>
     <w:rsid w:val="00BD2FFB"/>
     <w:rsid w:val="00BD5EF3"/>
     <w:rsid w:val="00BE05C4"/>
     <w:rsid w:val="00BE162E"/>
     <w:rsid w:val="00BF51E1"/>
     <w:rsid w:val="00BF57BA"/>
     <w:rsid w:val="00BF7F25"/>
     <w:rsid w:val="00C008B4"/>
     <w:rsid w:val="00C0299C"/>
     <w:rsid w:val="00C03310"/>
     <w:rsid w:val="00C044E2"/>
     <w:rsid w:val="00C07690"/>
     <w:rsid w:val="00C15DD0"/>
     <w:rsid w:val="00C16ACC"/>
     <w:rsid w:val="00C17574"/>
     <w:rsid w:val="00C17B4D"/>
     <w:rsid w:val="00C17FA3"/>
@@ -13042,50 +12970,51 @@
     <w:rsid w:val="00D33E75"/>
     <w:rsid w:val="00D34846"/>
     <w:rsid w:val="00D36063"/>
     <w:rsid w:val="00D364CD"/>
     <w:rsid w:val="00D36BC4"/>
     <w:rsid w:val="00D425A7"/>
     <w:rsid w:val="00D444A8"/>
     <w:rsid w:val="00D50844"/>
     <w:rsid w:val="00D51116"/>
     <w:rsid w:val="00D540C0"/>
     <w:rsid w:val="00D54C7D"/>
     <w:rsid w:val="00D611CA"/>
     <w:rsid w:val="00D61ED0"/>
     <w:rsid w:val="00D660C2"/>
     <w:rsid w:val="00D70EFE"/>
     <w:rsid w:val="00D7164D"/>
     <w:rsid w:val="00D73E45"/>
     <w:rsid w:val="00D74EF0"/>
     <w:rsid w:val="00D7544A"/>
     <w:rsid w:val="00D808A4"/>
     <w:rsid w:val="00D8112C"/>
     <w:rsid w:val="00D90C20"/>
     <w:rsid w:val="00D9124C"/>
     <w:rsid w:val="00D940F4"/>
     <w:rsid w:val="00D94982"/>
+    <w:rsid w:val="00D94EFF"/>
     <w:rsid w:val="00D950C0"/>
     <w:rsid w:val="00D95B43"/>
     <w:rsid w:val="00D979B1"/>
     <w:rsid w:val="00DA0791"/>
     <w:rsid w:val="00DA1127"/>
     <w:rsid w:val="00DA237B"/>
     <w:rsid w:val="00DA47A7"/>
     <w:rsid w:val="00DA4E38"/>
     <w:rsid w:val="00DB242D"/>
     <w:rsid w:val="00DB311D"/>
     <w:rsid w:val="00DB4ABB"/>
     <w:rsid w:val="00DB5848"/>
     <w:rsid w:val="00DB5C29"/>
     <w:rsid w:val="00DC1B8A"/>
     <w:rsid w:val="00DC3CF2"/>
     <w:rsid w:val="00DD07AC"/>
     <w:rsid w:val="00DD1792"/>
     <w:rsid w:val="00DD31BA"/>
     <w:rsid w:val="00DD4C56"/>
     <w:rsid w:val="00DD4DE2"/>
     <w:rsid w:val="00DD684D"/>
     <w:rsid w:val="00DE1BA7"/>
     <w:rsid w:val="00DE4D8F"/>
     <w:rsid w:val="00DE594A"/>
     <w:rsid w:val="00DE714E"/>
@@ -13122,50 +13051,51 @@
     <w:rsid w:val="00E64623"/>
     <w:rsid w:val="00E71AF8"/>
     <w:rsid w:val="00E71FFA"/>
     <w:rsid w:val="00E7461A"/>
     <w:rsid w:val="00E74E4C"/>
     <w:rsid w:val="00E74EE4"/>
     <w:rsid w:val="00E85603"/>
     <w:rsid w:val="00E8590E"/>
     <w:rsid w:val="00E86C7C"/>
     <w:rsid w:val="00E86CA4"/>
     <w:rsid w:val="00E90782"/>
     <w:rsid w:val="00E93146"/>
     <w:rsid w:val="00E9334F"/>
     <w:rsid w:val="00E95A85"/>
     <w:rsid w:val="00E96DEB"/>
     <w:rsid w:val="00EA1563"/>
     <w:rsid w:val="00EB0491"/>
     <w:rsid w:val="00EB1EB4"/>
     <w:rsid w:val="00EB21A9"/>
     <w:rsid w:val="00EB4FB9"/>
     <w:rsid w:val="00EC310A"/>
     <w:rsid w:val="00EC3FDE"/>
     <w:rsid w:val="00EC70B2"/>
     <w:rsid w:val="00ED14F7"/>
     <w:rsid w:val="00EE0B22"/>
+    <w:rsid w:val="00EE143F"/>
     <w:rsid w:val="00EE239D"/>
     <w:rsid w:val="00EE616D"/>
     <w:rsid w:val="00EE65AA"/>
     <w:rsid w:val="00EE6F0B"/>
     <w:rsid w:val="00EE6FF6"/>
     <w:rsid w:val="00EF0ED5"/>
     <w:rsid w:val="00EF1EEF"/>
     <w:rsid w:val="00EF2974"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rsid w:val="00EF65FE"/>
     <w:rsid w:val="00EF6A5D"/>
     <w:rsid w:val="00EF74AA"/>
     <w:rsid w:val="00F010F3"/>
     <w:rsid w:val="00F03B58"/>
     <w:rsid w:val="00F10148"/>
     <w:rsid w:val="00F11496"/>
     <w:rsid w:val="00F127F4"/>
     <w:rsid w:val="00F1438C"/>
     <w:rsid w:val="00F16003"/>
     <w:rsid w:val="00F160CD"/>
     <w:rsid w:val="00F1717A"/>
     <w:rsid w:val="00F178EB"/>
     <w:rsid w:val="00F20CB2"/>
     <w:rsid w:val="00F238ED"/>
     <w:rsid w:val="00F24B55"/>
@@ -23640,75 +23570,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F175B37-74B7-4781-A1D4-0B898165D6AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1166</Words>
-  <Characters>6448</Characters>
+  <Words>1160</Words>
+  <Characters>6404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>248</Lines>
-  <Paragraphs>181</Paragraphs>
+  <Lines>246</Lines>
+  <Paragraphs>180</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>VICTORIAN CIVIL AND ADMINISTRATIVE TRIBUNAL</vt:lpstr>
+      <vt:lpstr>File Inspection Word Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7433</CharactersWithSpaces>
+  <CharactersWithSpaces>7384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6160420</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>156</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:humanrights@vcat.vic.gov.au?subject=Medical%20Report%20Guardianship%20Form</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6291562</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -23737,38 +23667,39 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.vcat.vic.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>File Inspection Word Form</dc:title>
   <dc:subject/>
   <dc:creator>VCAT</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TRIMID">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>