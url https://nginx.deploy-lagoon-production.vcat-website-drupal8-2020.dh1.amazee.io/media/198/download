--- v2 (2026-05-14)
+++ v3 (2026-08-25)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E35AEB0" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRDefault="002C5BA3" w:rsidP="00B15D76">
       <w:pPr>
         <w:ind w:left="-142" w:firstLine="142"/>
         <w:rPr>
           <w:rStyle w:val="TitleChar"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="DELappearances"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41363099" wp14:editId="054DC9AA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-64135</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>120811</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6495415" cy="851213"/>
@@ -169,51 +169,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27AAE">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="0098382C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ile access to a VCAT case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B897237" w14:textId="1FADD6F6" w:rsidR="00D27AAE" w:rsidRPr="00AA4D0D" w:rsidRDefault="00D27AAE" w:rsidP="00D27AAE">
+    <w:p w14:paraId="2B897237" w14:textId="0FC33AFD" w:rsidR="00D27AAE" w:rsidRPr="00AA4D0D" w:rsidRDefault="00D27AAE" w:rsidP="00D27AAE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27AAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You can request to see a file about most VCAT cases. These files may contain the original application, VCAT orders, and documents and correspondences between parties and VCAT.</w:t>
       </w:r>
       <w:r w:rsidR="00AA4D0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -240,87 +240,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">but for everyone else, there is a </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00D27AAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>fee to inspect a file</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007F4E06">
-[...35 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="52EF77EE" w14:textId="77777777" w:rsidR="00D27AAE" w:rsidRPr="00D27AAE" w:rsidRDefault="00D27AAE" w:rsidP="00D27AAE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47D8B808" w14:textId="77777777" w:rsidR="00D27AAE" w:rsidRPr="00D27AAE" w:rsidRDefault="00D27AAE" w:rsidP="00D27AAE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27AAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -495,81 +458,81 @@
       <w:r w:rsidR="007F4E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> attorney,  medical treatment, or an advance care directive</w:t>
       </w:r>
       <w:r w:rsidRPr="00D27AAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AA4D0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D324D6A" w14:textId="6B1C549C" w:rsidR="00AA4D0D" w:rsidRPr="00D27AAE" w:rsidRDefault="00AA4D0D" w:rsidP="00D27AAE">
+    <w:p w14:paraId="5D324D6A" w14:textId="515FF42B" w:rsidR="00AA4D0D" w:rsidRPr="00D27AAE" w:rsidRDefault="00AA4D0D" w:rsidP="00D27AAE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are from the media, please complete this form, pay the fee and email it to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00C1767C">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00CD2BBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>media@courts.vic.gov.au</w:t>
+          <w:t>media@vcat.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3218415E" w14:textId="0E9A3919" w:rsidR="00D27AAE" w:rsidRPr="009A21C0" w:rsidRDefault="00D27AAE" w:rsidP="00D27AAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="0098382C">
         <w:t>our details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679077C8" w14:textId="77777777" w:rsidR="00D27AAE" w:rsidRPr="00D27AAE" w:rsidRDefault="00D27AAE" w:rsidP="00D27AAE">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1730,51 +1693,51 @@
             <w:r w:rsidRPr="00EE65AA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE65AA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE65AA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE65AA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29A23042" w14:textId="77777777" w:rsidR="00AF27A7" w:rsidRDefault="00347600" w:rsidP="00AF27A7">
+    <w:p w14:paraId="29A23042" w14:textId="77589058" w:rsidR="00AF27A7" w:rsidRDefault="00347600" w:rsidP="00AF27A7">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7E52">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Are you a party to the VCAT </w:t>
       </w:r>
       <w:r w:rsidR="00347B16">
@@ -1923,98 +1886,105 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00357513">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> No.</w:t>
       </w:r>
       <w:r w:rsidR="00AF27A7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00357513">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00D02FB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>ou must pay a fee.</w:t>
+        <w:t>ou must pay a fee</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - f</w:t>
       </w:r>
       <w:r w:rsidR="00AF27A7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Find out more at</w:t>
+        <w:t>ind out more at</w:t>
       </w:r>
       <w:r w:rsidR="00AF27A7" w:rsidRPr="00D02FB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00AF27A7" w:rsidRPr="00D02FB9">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00CD2BBB" w:rsidRPr="00CD2BBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
-            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>vcat.vic.gov.au/f</w:t>
+          <w:t>vcat.vic.gov</w:t>
         </w:r>
-        <w:r w:rsidR="00D02FB9" w:rsidRPr="00D02FB9">
+        <w:r w:rsidR="00CD2BBB" w:rsidRPr="00CD2BBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
-            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>ileinspectionf</w:t>
+          <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidR="00AF27A7" w:rsidRPr="00D02FB9">
+        <w:r w:rsidR="00CD2BBB" w:rsidRPr="00CD2BBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
-            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>ees</w:t>
+          <w:t>au/fees</w:t>
+        </w:r>
+        <w:r w:rsidR="00AF27A7" w:rsidRPr="00CD2BBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">             </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AF27A7">
+      <w:r w:rsidR="00AF27A7" w:rsidRPr="00CD2BBB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">.              </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E220E7F" w14:textId="791CF803" w:rsidR="00347600" w:rsidRPr="009A21C0" w:rsidRDefault="00347600" w:rsidP="00347600">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="0098382C">
         <w:t>etails about the VCAT file</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9890" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3903,90 +3873,94 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">For the relevant </w:t>
       </w:r>
       <w:r w:rsidR="006D4396">
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:t>ist’s contact details and how to submit this form, please see page 3.</w:t>
       </w:r>
       <w:r w:rsidR="00301140">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0564FD2D" w14:textId="77777777" w:rsidR="00AF27A7" w:rsidRPr="009A21C0" w:rsidRDefault="00AF27A7" w:rsidP="00AF27A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Fees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E515342" w14:textId="77777777" w:rsidR="008D1E84" w:rsidRPr="00067A6B" w:rsidRDefault="00067A6B" w:rsidP="00067A6B">
+    <w:p w14:paraId="0E515342" w14:textId="5913A38E" w:rsidR="008D1E84" w:rsidRPr="00067A6B" w:rsidRDefault="00067A6B" w:rsidP="00067A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There may be </w:t>
       </w:r>
       <w:r w:rsidR="00491750">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">a fee charged, find out more at </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00491750" w:rsidRPr="00D02FB9">
+        <w:t xml:space="preserve">a fee charged, </w:t>
+      </w:r>
+      <w:r w:rsidR="0068380C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>find out more at</w:t>
+      </w:r>
+      <w:r w:rsidR="0068380C" w:rsidRPr="00D02FB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="0068380C" w:rsidRPr="00CD2BBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="auto"/>
-            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>vcat.vic.gov.au/fileinspectionfees</w:t>
+          <w:t xml:space="preserve">vcat.vic.gov.au/fees             </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00491750">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="60F3CF62" w14:textId="1FF9A631" w:rsidR="00B15D76" w:rsidRPr="009A21C0" w:rsidRDefault="00B15D76" w:rsidP="00B15D76">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="0098382C">
         <w:t>uidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0467DC97" w14:textId="77777777" w:rsidR="00B15D76" w:rsidRPr="00B15D76" w:rsidRDefault="00D02FB9" w:rsidP="00B15D76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -4247,51 +4221,51 @@
       <w:r w:rsidR="00357513">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ile </w:t>
       </w:r>
       <w:r w:rsidR="00357513">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>nspection area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F7645A" w14:textId="11AAE106" w:rsidR="00B15D76" w:rsidRPr="00B15D76" w:rsidRDefault="00A03AA2" w:rsidP="00B15D76">
+    <w:p w14:paraId="38F7645A" w14:textId="0BAE8FBF" w:rsidR="00B15D76" w:rsidRPr="00B15D76" w:rsidRDefault="00A03AA2" w:rsidP="00B15D76">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You can access files</w:t>
       </w:r>
       <w:r w:rsidR="00357513" w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or subpoenaed </w:t>
       </w:r>
       <w:r w:rsidR="00357513" w:rsidRPr="007F4E06">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>documents</w:t>
@@ -4332,57 +4306,99 @@
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidR="00181B5B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>308 La Trobe</w:t>
       </w:r>
       <w:r w:rsidR="00F46715">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> St Melbourne</w:t>
       </w:r>
       <w:r w:rsidR="00734BDF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, from </w:t>
       </w:r>
       <w:r w:rsidR="00734BDF" w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monday to Friday between 9.30am and </w:t>
+        <w:t>Monday to Friday between 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00734BDF" w:rsidRPr="00B15D76">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00734BDF" w:rsidRPr="00B15D76">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am and </w:t>
       </w:r>
       <w:r w:rsidR="00433D68">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>3.30</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00433D68">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00734BDF" w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>pm</w:t>
       </w:r>
       <w:r w:rsidR="00B15D76" w:rsidRPr="00B15D76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D1AB70" w14:textId="77777777" w:rsidR="00B15D76" w:rsidRPr="00B15D76" w:rsidRDefault="00B15D76" w:rsidP="00B15D76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -4616,93 +4632,84 @@
       <w:r w:rsidR="00357513">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> not a </w:t>
       </w:r>
       <w:r w:rsidR="00347B16">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">party to </w:t>
       </w:r>
       <w:r w:rsidR="00FE05C2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a VCAT</w:t>
       </w:r>
       <w:r w:rsidR="00347B16">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605335F0" w14:textId="77777777" w:rsidR="00357513" w:rsidRDefault="00357513" w:rsidP="00357513">
+    <w:p w14:paraId="605335F0" w14:textId="31FF0729" w:rsidR="00357513" w:rsidRDefault="00357513" w:rsidP="00357513">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="142"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If you would</w:t>
       </w:r>
       <w:r w:rsidR="007F4E06">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> instead</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> like to pay by EFTPOS, cash, money order or bank cheque, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00357513">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="0068380C" w:rsidRPr="0068380C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>vcat.vic.gov.au/fees</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="734927AE" w14:textId="77777777" w:rsidR="007200CC" w:rsidRDefault="007200CC" w:rsidP="007200CC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Choose the fee level: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CheckboxListChar"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5719,82 +5726,82 @@
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If you have not provided your credit card details on this form, you can send your completed form to us by email, by post or in person.</w:t>
       </w:r>
       <w:r w:rsidR="00AA4D0D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To protect yourself, do not send credit card details over email.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BCDE9A" w14:textId="76A19B97" w:rsidR="00AA4D0D" w:rsidRPr="00AA4D0D" w:rsidRDefault="00AA4D0D" w:rsidP="00AA4D0D">
+    <w:p w14:paraId="43BCDE9A" w14:textId="32ABF3B2" w:rsidR="00AA4D0D" w:rsidRPr="00AA4D0D" w:rsidRDefault="00AA4D0D" w:rsidP="00AA4D0D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are from the media, please complete this form, pay the fee and email it to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00C1767C">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00CD2BBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>media@courts.vic.gov.au</w:t>
+          <w:t>media@vcat.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="411E1383" w14:textId="77777777" w:rsidR="006D4396" w:rsidRPr="00083119" w:rsidRDefault="006D4396" w:rsidP="006D4396">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>By post</w:t>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:tab/>
@@ -6114,51 +6121,51 @@
     </w:p>
     <w:p w14:paraId="6DEE49FF" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:t>Email your completed form to the area in VCAT that is dealing with your case.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6999A3B6" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
+    <w:p w14:paraId="6999A3B6" w14:textId="00A85131" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Building and Construction</w:t>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
@@ -6198,139 +6205,205 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t>Renting a Home</w:t>
+        <w:t>Re</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sidential Tenancies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462A627F" w14:textId="59E8DFFC" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
+    <w:p w14:paraId="462A627F" w14:textId="384A1FD7" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="20"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00B577D9">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00B577D9" w:rsidRPr="00CD2BBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>civil@courts.vic.gov.au</w:t>
+          <w:t>civil@courts.vic.go</w:t>
         </w:r>
-      </w:hyperlink>
-[...50 lines deleted...]
-        <w:r w:rsidR="00AA4D0D" w:rsidRPr="00EF1E22">
+        <w:r w:rsidR="00B577D9" w:rsidRPr="00CD2BBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>renting@courts.vic.gov.au</w:t>
+          <w:t>v</w:t>
+        </w:r>
+        <w:r w:rsidR="00B577D9" w:rsidRPr="00CD2BBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.au</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB" w:rsidRPr="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB" w:rsidRPr="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "mailto:renting@courts.vic.gov.au"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB" w:rsidRPr="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB" w:rsidRPr="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AA4D0D" w:rsidRPr="00CD2BBB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>renting@courts.vic.gov.au</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2BBB" w:rsidRPr="00CD2BBB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="631172C2" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F6C6767" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -6436,99 +6509,99 @@
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Guardianship and Administration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC7959C" w14:textId="51C513FB" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>humanrights@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>humanrights@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27531DE6" w14:textId="77777777" w:rsidR="00A22C59" w:rsidRDefault="00A22C59" w:rsidP="002C5BA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6614,50 +6687,254 @@
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Retail and Commercial Leases</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C08D9A" w14:textId="255B8DCF" w:rsidR="00A22C59" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="20"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00B577D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>civil@courts.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00B577D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>civil@courts.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="249436E1" w14:textId="77777777" w:rsidR="00A22C59" w:rsidRDefault="00A22C59" w:rsidP="00A22C59">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="20"/>
+        <w:ind w:left="142" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4774A17D" w14:textId="7E0518C5" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="20"/>
+        <w:ind w:left="142" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Owners Corporations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Health and Privacy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60640DD4" w14:textId="2D6E8EEF" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="20"/>
+        <w:ind w:left="142" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>civil@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
@@ -6682,451 +6959,247 @@
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>civil@courts.vic.gov.au</w:t>
+          <w:t>humanrights@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="249436E1" w14:textId="77777777" w:rsidR="00A22C59" w:rsidRDefault="00A22C59" w:rsidP="00A22C59">
+    <w:p w14:paraId="79735A8D" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Disability Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Review and Regulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5965B993" w14:textId="0829BACC" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="20"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
-          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
-[...94 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00B577D9">
-[...58 lines deleted...]
-      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>humanrights@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
-        <w:br/>
-[...160 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>admin@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8D1B0A" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
@@ -7204,51 +7277,51 @@
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Land Valuation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="765311EA" w14:textId="3FBA927F" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="20"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>admin@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
@@ -7258,51 +7331,51 @@
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>admin@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6BE3428E" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="087D27DE" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
       <w:pPr>
@@ -7410,50 +7483,242 @@
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Unreasonable Flow of Water Between Properties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="446F20E0" w14:textId="13C2F203" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="20"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00B577D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>humanrights@courts.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00B577D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>civil@courts.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="764D182C" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A55848" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="142" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powers of Attorney </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Legal Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10388538" w14:textId="2040C9E8" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="20"/>
+        <w:ind w:left="142" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083119">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>humanrights@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
@@ -7466,424 +7731,232 @@
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>civil@courts.vic.gov.au</w:t>
+          <w:t>admin@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="764D182C" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
+    <w:p w14:paraId="635B7E9F" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48158C54" w14:textId="77777777" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="002C5BA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:eastAsia="Times New Roman" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Powers of Attorney </w:t>
-[...80 lines deleted...]
-        <w:t>Legal Practice</w:t>
+        <w:t>Goods and Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10388538" w14:textId="2040C9E8" w:rsidR="002C5BA3" w:rsidRPr="00083119" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
+    <w:p w14:paraId="2DAF82B5" w14:textId="757B300F" w:rsidR="002C5BA3" w:rsidRDefault="002C5BA3" w:rsidP="00A22C59">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="20"/>
         <w:ind w:left="142" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083119">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00B577D9">
-[...111 lines deleted...]
-      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00B577D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>civil@courts.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="002C5BA3" w:rsidSect="00D61ED0">
-      <w:footerReference w:type="default" r:id="rId33"/>
-      <w:footerReference w:type="first" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="850" w:bottom="851" w:left="851" w:header="284" w:footer="170" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="336632E5" w14:textId="77777777" w:rsidR="00D94EFF" w:rsidRDefault="00D94EFF" w:rsidP="00D70EFE">
+    <w:p w14:paraId="6CE58CBC" w14:textId="77777777" w:rsidR="0031457D" w:rsidRDefault="0031457D" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="TitlePagetext"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15D9DB2E" w14:textId="77777777" w:rsidR="00D94EFF" w:rsidRDefault="00D94EFF" w:rsidP="00D70EFE">
+    <w:p w14:paraId="7FB8A4C0" w14:textId="77777777" w:rsidR="0031457D" w:rsidRDefault="0031457D" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="TitlePagetext"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="971557928"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="3911D3EF" w14:textId="77777777" w:rsidR="008D1E84" w:rsidRDefault="008D1E84">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="008774C8">
               <w:rPr>
@@ -7983,51 +8056,51 @@
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008774C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7BFC5BA0" w14:textId="77777777" w:rsidR="008D1E84" w:rsidRDefault="008D1E84">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01A630E3" w14:textId="77777777" w:rsidR="008D1E84" w:rsidRDefault="008D1E84" w:rsidP="00451CB2">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
         <w:tab w:val="center" w:pos="5449"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:right="-694"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C03310">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -8368,79 +8441,79 @@
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="2"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="294399F9" w14:textId="77777777" w:rsidR="008D1E84" w:rsidRDefault="008D1E84" w:rsidP="00C03310">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F3F9D6C" w14:textId="77777777" w:rsidR="00D94EFF" w:rsidRDefault="00D94EFF">
+    <w:p w14:paraId="1E79CE35" w14:textId="77777777" w:rsidR="0031457D" w:rsidRDefault="0031457D">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19BB72D3" w14:textId="77777777" w:rsidR="00D94EFF" w:rsidRDefault="00D94EFF" w:rsidP="00D70EFE">
+    <w:p w14:paraId="10B032FA" w14:textId="77777777" w:rsidR="0031457D" w:rsidRDefault="0031457D" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="TitlePagetext"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="40F8C708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8872F636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12087,55 +12160,54 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1385366977">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="753168886">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="658925136">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1359967478">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="281762886">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="757020753">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="169"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{FB7EA725-3619-4140-B977-7FDCB227C85D}"/>
@@ -12293,56 +12365,58 @@
     <w:rsid w:val="002B7FBF"/>
     <w:rsid w:val="002C1194"/>
     <w:rsid w:val="002C18FF"/>
     <w:rsid w:val="002C329B"/>
     <w:rsid w:val="002C5BA3"/>
     <w:rsid w:val="002C63E1"/>
     <w:rsid w:val="002C68F1"/>
     <w:rsid w:val="002C6D88"/>
     <w:rsid w:val="002D1A43"/>
     <w:rsid w:val="002D22F9"/>
     <w:rsid w:val="002D23FE"/>
     <w:rsid w:val="002D3C4B"/>
     <w:rsid w:val="002D641E"/>
     <w:rsid w:val="002D6A68"/>
     <w:rsid w:val="002E020F"/>
     <w:rsid w:val="002E0CAB"/>
     <w:rsid w:val="002E2079"/>
     <w:rsid w:val="002E4C95"/>
     <w:rsid w:val="002E6729"/>
     <w:rsid w:val="002E6F45"/>
     <w:rsid w:val="00301140"/>
     <w:rsid w:val="00310C37"/>
     <w:rsid w:val="00311506"/>
     <w:rsid w:val="00311D4E"/>
     <w:rsid w:val="00312C97"/>
+    <w:rsid w:val="0031457D"/>
     <w:rsid w:val="00315A24"/>
     <w:rsid w:val="003164A2"/>
     <w:rsid w:val="00320C9B"/>
     <w:rsid w:val="003219AB"/>
     <w:rsid w:val="00322C57"/>
     <w:rsid w:val="003230E9"/>
+    <w:rsid w:val="003248F1"/>
     <w:rsid w:val="00324B27"/>
     <w:rsid w:val="003279BD"/>
     <w:rsid w:val="0033311C"/>
     <w:rsid w:val="0033512D"/>
     <w:rsid w:val="00337020"/>
     <w:rsid w:val="00340390"/>
     <w:rsid w:val="00342752"/>
     <w:rsid w:val="003470ED"/>
     <w:rsid w:val="00347600"/>
     <w:rsid w:val="00347B16"/>
     <w:rsid w:val="00351808"/>
     <w:rsid w:val="00353C74"/>
     <w:rsid w:val="0035405D"/>
     <w:rsid w:val="00355C17"/>
     <w:rsid w:val="00357513"/>
     <w:rsid w:val="0036187E"/>
     <w:rsid w:val="00361D0D"/>
     <w:rsid w:val="003636D2"/>
     <w:rsid w:val="00363D42"/>
     <w:rsid w:val="00366F47"/>
     <w:rsid w:val="00370B2A"/>
     <w:rsid w:val="003715B7"/>
     <w:rsid w:val="00371C0C"/>
     <w:rsid w:val="00372094"/>
     <w:rsid w:val="00373E0F"/>
@@ -12503,50 +12577,51 @@
     <w:rsid w:val="00620621"/>
     <w:rsid w:val="00623970"/>
     <w:rsid w:val="00624427"/>
     <w:rsid w:val="006264B5"/>
     <w:rsid w:val="0062670C"/>
     <w:rsid w:val="00631503"/>
     <w:rsid w:val="00634581"/>
     <w:rsid w:val="00635792"/>
     <w:rsid w:val="00637F47"/>
     <w:rsid w:val="00640F99"/>
     <w:rsid w:val="00643D8F"/>
     <w:rsid w:val="006458D6"/>
     <w:rsid w:val="006466F3"/>
     <w:rsid w:val="00650369"/>
     <w:rsid w:val="00651C95"/>
     <w:rsid w:val="0065626C"/>
     <w:rsid w:val="00661704"/>
     <w:rsid w:val="00662B47"/>
     <w:rsid w:val="00665791"/>
     <w:rsid w:val="00666709"/>
     <w:rsid w:val="006700BC"/>
     <w:rsid w:val="006706DC"/>
     <w:rsid w:val="00672D83"/>
     <w:rsid w:val="0067438C"/>
     <w:rsid w:val="00676CDE"/>
+    <w:rsid w:val="0068380C"/>
     <w:rsid w:val="00686FA9"/>
     <w:rsid w:val="0069693D"/>
     <w:rsid w:val="006A1C11"/>
     <w:rsid w:val="006A2706"/>
     <w:rsid w:val="006A5F98"/>
     <w:rsid w:val="006A7188"/>
     <w:rsid w:val="006A7E52"/>
     <w:rsid w:val="006B1FF6"/>
     <w:rsid w:val="006B354C"/>
     <w:rsid w:val="006B3635"/>
     <w:rsid w:val="006B4974"/>
     <w:rsid w:val="006C27A5"/>
     <w:rsid w:val="006C3FBA"/>
     <w:rsid w:val="006C498C"/>
     <w:rsid w:val="006D082C"/>
     <w:rsid w:val="006D08F2"/>
     <w:rsid w:val="006D0A53"/>
     <w:rsid w:val="006D4396"/>
     <w:rsid w:val="006D5BE0"/>
     <w:rsid w:val="006D7730"/>
     <w:rsid w:val="006D7A46"/>
     <w:rsid w:val="006E0693"/>
     <w:rsid w:val="006E0A48"/>
     <w:rsid w:val="006E1D29"/>
     <w:rsid w:val="006E2A8B"/>
@@ -12577,50 +12652,51 @@
     <w:rsid w:val="00722296"/>
     <w:rsid w:val="00726DC7"/>
     <w:rsid w:val="00732A82"/>
     <w:rsid w:val="00734BDF"/>
     <w:rsid w:val="00736255"/>
     <w:rsid w:val="00740EC6"/>
     <w:rsid w:val="007437A5"/>
     <w:rsid w:val="00744E49"/>
     <w:rsid w:val="00746F9B"/>
     <w:rsid w:val="00751DA7"/>
     <w:rsid w:val="00753FAA"/>
     <w:rsid w:val="007540FA"/>
     <w:rsid w:val="007554EA"/>
     <w:rsid w:val="00762179"/>
     <w:rsid w:val="007636AB"/>
     <w:rsid w:val="00770488"/>
     <w:rsid w:val="007735D1"/>
     <w:rsid w:val="00774DED"/>
     <w:rsid w:val="00781056"/>
     <w:rsid w:val="00783DB9"/>
     <w:rsid w:val="00785B87"/>
     <w:rsid w:val="0078687F"/>
     <w:rsid w:val="00786A1B"/>
     <w:rsid w:val="00787165"/>
     <w:rsid w:val="00787C4D"/>
+    <w:rsid w:val="007913C0"/>
     <w:rsid w:val="00793E7F"/>
     <w:rsid w:val="00795DDB"/>
     <w:rsid w:val="007A39DC"/>
     <w:rsid w:val="007A49CD"/>
     <w:rsid w:val="007A4CB8"/>
     <w:rsid w:val="007A7192"/>
     <w:rsid w:val="007B0DEC"/>
     <w:rsid w:val="007B5ECA"/>
     <w:rsid w:val="007B67EF"/>
     <w:rsid w:val="007B75DF"/>
     <w:rsid w:val="007B7F2C"/>
     <w:rsid w:val="007C077B"/>
     <w:rsid w:val="007C166C"/>
     <w:rsid w:val="007C3112"/>
     <w:rsid w:val="007D3BF8"/>
     <w:rsid w:val="007D4371"/>
     <w:rsid w:val="007D7481"/>
     <w:rsid w:val="007F2A5E"/>
     <w:rsid w:val="007F4883"/>
     <w:rsid w:val="007F4E06"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="008048D4"/>
     <w:rsid w:val="00805DD2"/>
     <w:rsid w:val="0080722D"/>
     <w:rsid w:val="0081277E"/>
@@ -12919,64 +12995,66 @@
     <w:rsid w:val="00C45EBC"/>
     <w:rsid w:val="00C465DF"/>
     <w:rsid w:val="00C474E3"/>
     <w:rsid w:val="00C544A6"/>
     <w:rsid w:val="00C608F4"/>
     <w:rsid w:val="00C67CE6"/>
     <w:rsid w:val="00C7159B"/>
     <w:rsid w:val="00C72042"/>
     <w:rsid w:val="00C733A7"/>
     <w:rsid w:val="00C7383A"/>
     <w:rsid w:val="00C738ED"/>
     <w:rsid w:val="00C73DB3"/>
     <w:rsid w:val="00C7510F"/>
     <w:rsid w:val="00C821FC"/>
     <w:rsid w:val="00C909C4"/>
     <w:rsid w:val="00C94CDA"/>
     <w:rsid w:val="00CB05FB"/>
     <w:rsid w:val="00CB4333"/>
     <w:rsid w:val="00CB4ABA"/>
     <w:rsid w:val="00CB6167"/>
     <w:rsid w:val="00CB6F02"/>
     <w:rsid w:val="00CC2B0B"/>
     <w:rsid w:val="00CC2EB3"/>
     <w:rsid w:val="00CC4BA5"/>
     <w:rsid w:val="00CD0954"/>
+    <w:rsid w:val="00CD2BBB"/>
     <w:rsid w:val="00CD7A77"/>
     <w:rsid w:val="00CE002E"/>
     <w:rsid w:val="00CE4BCB"/>
     <w:rsid w:val="00CE689E"/>
     <w:rsid w:val="00CE74E8"/>
     <w:rsid w:val="00CF0570"/>
     <w:rsid w:val="00CF31E0"/>
     <w:rsid w:val="00CF565C"/>
     <w:rsid w:val="00CF5B03"/>
     <w:rsid w:val="00CF7A5A"/>
     <w:rsid w:val="00D02711"/>
     <w:rsid w:val="00D02FB9"/>
     <w:rsid w:val="00D0609A"/>
     <w:rsid w:val="00D071AF"/>
+    <w:rsid w:val="00D127D3"/>
     <w:rsid w:val="00D1518A"/>
     <w:rsid w:val="00D168D0"/>
     <w:rsid w:val="00D17711"/>
     <w:rsid w:val="00D17BA8"/>
     <w:rsid w:val="00D21F50"/>
     <w:rsid w:val="00D22CE0"/>
     <w:rsid w:val="00D23173"/>
     <w:rsid w:val="00D25191"/>
     <w:rsid w:val="00D25C33"/>
     <w:rsid w:val="00D27AAE"/>
     <w:rsid w:val="00D27AE0"/>
     <w:rsid w:val="00D33A4F"/>
     <w:rsid w:val="00D33E75"/>
     <w:rsid w:val="00D34846"/>
     <w:rsid w:val="00D36063"/>
     <w:rsid w:val="00D364CD"/>
     <w:rsid w:val="00D36BC4"/>
     <w:rsid w:val="00D425A7"/>
     <w:rsid w:val="00D444A8"/>
     <w:rsid w:val="00D50844"/>
     <w:rsid w:val="00D51116"/>
     <w:rsid w:val="00D540C0"/>
     <w:rsid w:val="00D54C7D"/>
     <w:rsid w:val="00D611CA"/>
     <w:rsid w:val="00D61ED0"/>
@@ -13157,51 +13235,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E79F5ED"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B3FA2959-BCFB-41B4-9A69-8A07629DA4BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
@@ -13696,51 +13774,50 @@
     <w:name w:val="heading 9"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF32E1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
@@ -14902,640 +14979,640 @@
     <w:name w:val="Closing"/>
     <w:link w:val="ClosingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
     <w:name w:val="Closing Char"/>
     <w:link w:val="Closing"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid">
+  <w:style w:type="table" w:styleId="ColourfulGrid">
     <w:name w:val="Colorful Grid"/>
     <w:uiPriority w:val="73"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+  <w:style w:type="table" w:styleId="ColourfulGridAccent1">
     <w:name w:val="Colorful Grid Accent 1"/>
     <w:uiPriority w:val="73"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+  <w:style w:type="table" w:styleId="ColourfulGridAccent2">
     <w:name w:val="Colorful Grid Accent 2"/>
     <w:uiPriority w:val="73"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+  <w:style w:type="table" w:styleId="ColourfulGridAccent3">
     <w:name w:val="Colorful Grid Accent 3"/>
     <w:uiPriority w:val="73"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+  <w:style w:type="table" w:styleId="ColourfulGridAccent4">
     <w:name w:val="Colorful Grid Accent 4"/>
     <w:uiPriority w:val="73"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+  <w:style w:type="table" w:styleId="ColourfulGridAccent5">
     <w:name w:val="Colorful Grid Accent 5"/>
     <w:uiPriority w:val="73"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+  <w:style w:type="table" w:styleId="ColourfulGridAccent6">
     <w:name w:val="Colorful Grid Accent 6"/>
     <w:uiPriority w:val="73"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList">
+  <w:style w:type="table" w:styleId="ColourfulList">
     <w:name w:val="Colorful List"/>
     <w:uiPriority w:val="72"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+  <w:style w:type="table" w:styleId="ColourfulListAccent1">
     <w:name w:val="Colorful List Accent 1"/>
     <w:uiPriority w:val="72"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+  <w:style w:type="table" w:styleId="ColourfulListAccent2">
     <w:name w:val="Colorful List Accent 2"/>
     <w:uiPriority w:val="72"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+  <w:style w:type="table" w:styleId="ColourfulListAccent3">
     <w:name w:val="Colorful List Accent 3"/>
     <w:uiPriority w:val="72"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+  <w:style w:type="table" w:styleId="ColourfulListAccent4">
     <w:name w:val="Colorful List Accent 4"/>
     <w:uiPriority w:val="72"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+  <w:style w:type="table" w:styleId="ColourfulListAccent5">
     <w:name w:val="Colorful List Accent 5"/>
     <w:uiPriority w:val="72"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+  <w:style w:type="table" w:styleId="ColourfulListAccent6">
     <w:name w:val="Colorful List Accent 6"/>
     <w:uiPriority w:val="72"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F0F7EC"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading">
+  <w:style w:type="table" w:styleId="ColourfulShading">
     <w:name w:val="Colorful Shading"/>
     <w:uiPriority w:val="71"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent1">
     <w:name w:val="Colorful Shading Accent 1"/>
     <w:uiPriority w:val="71"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent2">
     <w:name w:val="Colorful Shading Accent 2"/>
     <w:uiPriority w:val="71"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="ED7D31"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="ED7D31"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent3">
     <w:name w:val="Colorful Shading Accent 3"/>
     <w:uiPriority w:val="71"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="FFC000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent4">
     <w:name w:val="Colorful Shading Accent 4"/>
     <w:uiPriority w:val="71"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="A5A5A5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent5">
     <w:name w:val="Colorful Shading Accent 5"/>
     <w:uiPriority w:val="71"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+  <w:style w:type="table" w:styleId="ColourfulShadingAccent6">
     <w:name w:val="Colorful Shading Accent 6"/>
     <w:uiPriority w:val="71"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="4472C4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
@@ -15743,65 +15820,65 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
     <w:name w:val="Date Char"/>
     <w:link w:val="Date"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="E-mailSignature">
+  <w:style w:type="paragraph" w:styleId="EmailSignature">
     <w:name w:val="E-mail Signature"/>
-    <w:link w:val="E-mailSignatureChar"/>
+    <w:link w:val="EmailSignatureChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
-[...1 lines deleted...]
-    <w:link w:val="E-mailSignature"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EmailSignatureChar">
+    <w:name w:val="Email Signature Char"/>
+    <w:link w:val="EmailSignature"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
@@ -15884,51 +15961,51 @@
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BDD6EE"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BDD6EE"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BDD6EE"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BDD6EE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BDD6EE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BDD6EE"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1Light-Accent2">
+  <w:style w:type="table" w:styleId="GridTable1LightAccent2">
     <w:name w:val="Grid Table 1 Light Accent 2"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F7CAAC"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7CAAC"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
@@ -16815,428 +16892,428 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6Colorful">
+  <w:style w:type="table" w:styleId="GridTable6Colourful">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent1">
+  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent1">
     <w:name w:val="Grid Table 6 Colorful Accent 1"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent2">
+  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent2">
     <w:name w:val="Grid Table 6 Colorful Accent 2"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="C45911"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent3">
+  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent3">
     <w:name w:val="Grid Table 6 Colorful Accent 3"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="7B7B7B"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent4">
+  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent4">
     <w:name w:val="Grid Table 6 Colorful Accent 4"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="BF8F00"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent5">
+  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent5">
     <w:name w:val="Grid Table 6 Colorful Accent 5"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent6">
+  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent6">
     <w:name w:val="Grid Table 6 Colorful Accent 6"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="538135"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7Colorful">
+  <w:style w:type="table" w:styleId="GridTable7Colourful">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent1">
+  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent1">
     <w:name w:val="Grid Table 7 Colorful Accent 1"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent2">
+  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent2">
     <w:name w:val="Grid Table 7 Colorful Accent 2"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="C45911"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B083"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent3">
+  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent3">
     <w:name w:val="Grid Table 7 Colorful Accent 3"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="7B7B7B"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent4">
+  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent4">
     <w:name w:val="Grid Table 7 Colorful Accent 4"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="BF8F00"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD966"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent5">
+  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent5">
     <w:name w:val="Grid Table 7 Colorful Accent 5"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent6">
+  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent6">
     <w:name w:val="Grid Table 7 Colorful Accent 6"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="538135"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A8D08D"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
@@ -19354,352 +19431,352 @@
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="70AD47"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="70AD47"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6Colorful">
+  <w:style w:type="table" w:styleId="ListTable6Colourful">
     <w:name w:val="List Table 6 Colorful"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent1">
+  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent1">
     <w:name w:val="List Table 6 Colorful Accent 1"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent2">
+  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent2">
     <w:name w:val="List Table 6 Colorful Accent 2"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="C45911"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent3">
+  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent3">
     <w:name w:val="List Table 6 Colorful Accent 3"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="7B7B7B"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent4">
+  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent4">
     <w:name w:val="List Table 6 Colorful Accent 4"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="BF8F00"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent5">
+  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent5">
     <w:name w:val="List Table 6 Colorful Accent 5"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent6">
+  <w:style w:type="table" w:styleId="ListTable6ColourfulAccent6">
     <w:name w:val="List Table 6 Colorful Accent 6"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="538135"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful">
+  <w:style w:type="table" w:styleId="ListTable7Colourful">
     <w:name w:val="List Table 7 Colorful"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent1">
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent1">
     <w:name w:val="List Table 7 Colorful Accent 1"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent2">
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent2">
     <w:name w:val="List Table 7 Colorful Accent 2"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="C45911"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent3">
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent3">
     <w:name w:val="List Table 7 Colorful Accent 3"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="7B7B7B"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent4">
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent4">
     <w:name w:val="List Table 7 Colorful Accent 4"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="BF8F00"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent5">
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent5">
     <w:name w:val="List Table 7 Colorful Accent 5"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6">
+  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent6">
     <w:name w:val="List Table 7 Colorful Accent 6"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00EF32E1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="538135"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
@@ -21714,114 +21791,114 @@
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableColorful1">
+  <w:style w:type="table" w:styleId="TableColourful1">
     <w:name w:val="Table Colorful 1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="008080"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="008080"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableColorful2">
+  <w:style w:type="table" w:styleId="TableColourful2">
     <w:name w:val="Table Colorful 2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableColorful3">
+  <w:style w:type="table" w:styleId="TableColourful3">
     <w:name w:val="Table Colorful 3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF32E1"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -23115,51 +23192,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF27A7"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D27AAE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tooltip">
     <w:name w:val="tooltip"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D27AAE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="71633768">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="133764801">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -23281,51 +23358,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2134669775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vcat.vic.gov.au/fileinspectionfees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vcat.vic.gov.au/fileinspectionfees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renting@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:media@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:media@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vcat.vic.gov.au/fileinspectionfees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vcat.vic.gov.au/resources/fees/other-vcat-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vcat.vic.gov.au/fees" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vcat.vic.gov.au/fees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vcat.vic.gov.au/fees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vcat.vic.gov.au/fees" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:media@vcat.vic.gov.au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vcat.vic.gov.au/resources/fees/other-vcat-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:media@vcat.vic.gov.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humanrights@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil@courts.vic.gov.au" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vcat.vic.gov.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -23570,75 +23647,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F175B37-74B7-4781-A1D4-0B898165D6AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1160</Words>
-  <Characters>6404</Characters>
+  <Words>1107</Words>
+  <Characters>6310</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>246</Lines>
-  <Paragraphs>180</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>File Inspection Word Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7384</CharactersWithSpaces>
+  <CharactersWithSpaces>7403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6160420</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>156</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:humanrights@vcat.vic.gov.au?subject=Medical%20Report%20Guardianship%20Form</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6291562</vt:i4>
       </vt:variant>
       <vt:variant>